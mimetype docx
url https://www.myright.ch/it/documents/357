--- v0 (2025-10-07)
+++ v1 (2026-04-08)
@@ -7,51 +7,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4AF626B7" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="00481F46">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Situazione giuridica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6038112C" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="00481F46">
@@ -194,51 +194,65 @@
         </w:rPr>
         <w:t>, in virtù della "Ordinanza sul contratto normale di lavoro per il personale domestico", sono</w:t>
       </w:r>
       <w:r w:rsidR="001E10BA" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> inoltre</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrate in vigore nuove prescrizioni federali sul salario che hanno aumentato i salari minimi per il personale domestico. Questi salari minimi si applicheranno fino al 31 dicembre </w:t>
       </w:r>
       <w:r w:rsidR="00DE317A" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in tutti i cantoni, con l'eccezione di Ginevra. Questo è infatti l'unico cantone in cui i salari minimi sono disciplinati nel CNL cantonale. I salari minimi prescritti dalla Confederazione valgono soltanto per rapporti di lavoro con un grado di occupazione minima di mediamente 5 ore alla settimana presso lo stesso datore di lavoro. </w:t>
+        <w:t xml:space="preserve"> in tutti i cantoni, con l'eccezione di Ginevra. Questo è infatti l'unico cantone in cui i salari minimi sono disciplinati nel CNL cantonale. I salari minimi prescritti dalla Confederazione valgono soltanto per rapporti di lavoro con un grado di occupazione minima di mediamente </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ore alla settimana presso lo stesso datore di lavoro. </w:t>
       </w:r>
       <w:r w:rsidR="00B8508D" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Esistono </w:t>
       </w:r>
       <w:r w:rsidR="001E10BA" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>altre eccezioni</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> come p.es.</w:t>
       </w:r>
       <w:r w:rsidR="00B8508D" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nel caso dei</w:t>
       </w:r>
@@ -577,78 +591,131 @@
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Il contratto di lavoro dovrebbe inoltre disciplinare nel dettaglio i seguenti punti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D021DE" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>Vacanze</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B049DE" w14:textId="77777777" w:rsidR="00816B7E" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+    <w:p w14:paraId="66152904" w14:textId="02F224E8" w:rsidR="00F050CA" w:rsidRPr="004B3AB5" w:rsidRDefault="004B3AB5" w:rsidP="004B3AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In merito al diritto alle vacanze e al rispettivo compenso segnaliamo i seguenti punti:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Secondo il Codice delle obbligazioni (art. 329a CO), il dipendente ha diritto ad almeno quattro settimane di vacanze all’anno (o a cinque settimane per dipendenti con meno di 20 anni).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Stando alla giurisprudenza consolidata del Tribunale federale, il diritto alle vacanze deve, in linea di principio, essere goduto in natura e retribuito durante l’effettivo periodo di vacanza. La retribuzione dell’indennità di vacanza sotto forma di supplemento alla paga oraria è consentita solo in casi eccezionali; ad esempio, quando i turni d’impiego sono talmente irregolari che è pressoché impossibile calcolarla in caso di effettiva fruizione delle ferie. In questi casi l’accordo sulla compensazione dell’indennità di vacanza va stabilito esplicitamente nel contratto di lavoro come supplemento.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In presenza di una simile eccezione, il supplemento per l’indennità di vacanza ammonta all’8,33% per quattro settimane di vacanze e al 10,63% per cinque settimane di vacanze.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3AB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indipendentemente dalla forma di retribuzione scelta, la quota dell’indennità di vacanza va riportata in modo chiaro e trasparente su ogni conteggio salariale mensile, affinché il dipendente possa verificarne in qualsiasi momento la percentuale all’interno del salario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C47F766" w14:textId="77777777" w:rsidR="00F050CA" w:rsidRPr="00DE765F" w:rsidRDefault="00F050CA" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE765F">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="460EAC2E" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>Importo del salario minimo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF03515" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -913,135 +980,143 @@
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Il datore di lavoro è responsabile dell'iscrizione del lavoratore all'assicurazione sociale e del versamento dei contributi riguardanti l'assicurazione vecchiaia e superstiti, l'assicurazione invalidità, l'indennità per perdita di guadagno e l'assicurazione disoccupazione. La metà di questi contributi (6,2</w:t>
       </w:r>
       <w:r w:rsidR="000F36BA" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">5%) è a carico del datore di lavoro, l'altra metà del lavoratore. La procedura di iscrizione per questo tipo di assunzione non è complessa e può essere eseguita inviando un semplice modulo alla cassa di compensazione cantonale. </w:t>
+        <w:t xml:space="preserve">5%) è a carico del datore di lavoro, l'altra metà del lavoratore. La procedura di iscrizione per questo tipo di assunzione </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">non è complessa e può essere eseguita inviando un semplice modulo alla cassa di compensazione cantonale. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0E07DC" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00DE765F" w:rsidRDefault="00B26048" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5054D2" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:tab/>
         <w:t>Assicurazione d'indennità giornaliera di malattia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD2C438" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00DE765F" w:rsidRDefault="00EE53CB" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il CNL di alcuni cantoni prescrive l'obbligo per il datore di lavoro di stipulare anche un'assicurazione d'indennità giornaliera di malattia. Questa norma non è </w:t>
+        <w:t xml:space="preserve">Il CNL di alcuni cantoni prescrive l'obbligo per il datore di lavoro di stipulare anche un'assicurazione d'indennità giornaliera di malattia. Questa norma </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non è </w:t>
       </w:r>
       <w:r w:rsidR="00306DEE" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>giuridicamente obbligatore</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D81CA0" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nel CNL del c</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>anton</w:t>
       </w:r>
       <w:r w:rsidR="00D81CA0" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Zurigo, ma il contratto di lavoro deve s</w:t>
+        <w:t xml:space="preserve"> Zurigo, ma il contratto di lavoro deve s</w:t>
       </w:r>
       <w:r w:rsidR="00E37864" w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pecificare</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> se tale assicurazione non è stata stipulata (a meno che il CNL non sia interamente escluso). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BE8091" w14:textId="77777777" w:rsidR="00943287" w:rsidRPr="00DE765F" w:rsidRDefault="00943287" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
@@ -1062,96 +1137,124 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:tab/>
         <w:t>Assicurazione contro gli infortuni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488951C9" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Il datore di lavoro è sempre tenuto a stipulare un'assicurazione contro gli infortuni professionali per il lavoratore. I premi ammontano ad almeno CHF 100.- all'anno e sono a carico del datore di lavoro. Se il lavoratore è impiegato presso più datori di lavoro, ciascuno di essi deve tassativamente provvedere a questa copertura assicurativa.</w:t>
+        <w:t xml:space="preserve">Il datore di lavoro è sempre tenuto a stipulare un'assicurazione contro gli infortuni professionali per il lavoratore. I premi ammontano ad almeno CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>100.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all'anno e sono a carico del datore di lavoro. Se il lavoratore è impiegato presso più datori di lavoro, ciascuno di essi deve tassativamente provvedere a questa copertura assicurativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57135573" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Si dovrà stipulare un'assicurazione contro gli infortuni non professionali soltanto se l’attività svolta dal lavoratore presso il datore di lavoro supera le 8 ore settimanali. In tal caso, i premi assicurativi possono essere interamente detratti dal salario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC1F6EB" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>Permesso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2A5C8D" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">È nell'interesse del datore di lavoro accertarsi che i suoi lavoratori dispongano di permessi di dimora e di lavoro validi. L'assunzione di una persona senza permessi può avere gravi conseguenze di carattere penale non solo per il lavoratore, ma anche per il datore di lavoro (pena detentiva o pecuniaria secondo l'art. 117 legge federale sugli stranieri (LStr)). La soluzione migliore sarebbe che il datore di lavoro verificasse l'esistenza di un permesso di dimora o di lavoro valido prima di stipulare il contratto. </w:t>
+        <w:t>È nell'interesse del datore di lavoro accertarsi che i suoi lavoratori dispongano di permessi di dimora e di lavoro validi. L'assunzione di una persona senza permessi può avere gravi conseguenze di carattere penale non solo per il lavoratore, ma anche per il datore di lavoro (pena detentiva o pecuniaria secondo l'art. 117 legge federale sugli stranieri (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LStr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)). La soluzione migliore sarebbe che il datore di lavoro verificasse l'esistenza di un permesso di dimora o di lavoro valido prima di stipulare il contratto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232D7C7E" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>Forma del contratto di lavoro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230DBD93" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00863C58" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:rPr>
@@ -1726,102 +1829,119 @@
         <w:t>= CHF. _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F13429" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>- Detrazioni: AVS/AI/IPG/AD (6,</w:t>
       </w:r>
       <w:r w:rsidR="00A809C7" w:rsidRPr="00DE765F">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:t>25%)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:tab/>
-        <w:t>-  CHF _____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456AF4F1" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t xml:space="preserve">- [Variante: indennità giornaliera di </w:t>
       </w:r>
       <w:r w:rsidR="00A67EC7" w:rsidRPr="00DE765F">
         <w:t>malattia]</w:t>
       </w:r>
       <w:r w:rsidR="00A67EC7" w:rsidRPr="00DE765F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE765F">
-        <w:t>-  CHF _____</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3343988B" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00DE765F" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>- [Variante</w:t>
       </w:r>
       <w:r w:rsidR="00A67EC7" w:rsidRPr="00DE765F">
         <w:t>: infortuni non professionali]</w:t>
       </w:r>
       <w:r w:rsidR="00A67EC7" w:rsidRPr="00DE765F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DE765F">
-        <w:t>-  CHF _____</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE765F">
+        <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433FE1EA" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE765F">
         <w:t>- Salario orario netto</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DE765F">
         <w:tab/>
         <w:t>= CHF _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CAAA8C" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
@@ -1994,61 +2114,61 @@
     </w:p>
     <w:p w14:paraId="066B300E" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E10BA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Continuazione del pagamento del salario in caso di gravidanza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591F4D58" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+    <w:p w14:paraId="2D519981" w14:textId="29C5A8FC" w:rsidR="009A5395" w:rsidRDefault="009A5395" w:rsidP="009A5395">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E10BA">
-[...3 lines deleted...]
-    <w:p w14:paraId="20E71504" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+      <w:r w:rsidRPr="009A5395">
+        <w:t>In caso di incapacità lavorativa durante la gravidanza, la continuazione del pagamento del salario è disciplinata da quanto stabilito al punto 6 del presente contratto di lavoro. Dopo il parto, la continuazione del pagamento del salario si basa sulle disposizioni dell’ordinamento delle indennità per perdita di guadagno (IPG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A11516" w14:textId="77777777" w:rsidR="009A5395" w:rsidRPr="009A5395" w:rsidRDefault="009A5395" w:rsidP="009A5395">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C1E1172" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E10BA">
         <w:rPr>
@@ -2085,51 +2205,50 @@
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="631B515C" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E10BA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Permesso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0D14E8" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="001E10BA">
         <w:t>Il lavoratore conferma di possedere un permesso di dimora e di lavoro valido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E7E3FE" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25226DB4" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2348,76 +2467,76 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E10BA">
         <w:tab/>
         <w:t>Firma lavoratore</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00481F46" w:rsidRPr="001E10BA" w:rsidSect="008F0436">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1701" w:header="567" w:footer="737" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36DA40FA" w14:textId="77777777" w:rsidR="00C402C5" w:rsidRDefault="00C402C5" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66459C70" w14:textId="77777777" w:rsidR="00C402C5" w:rsidRDefault="00C402C5" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2434,117 +2553,117 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54DCDEE8" w14:textId="77777777" w:rsidR="00F22C25" w:rsidRDefault="00F22C25">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="624A121A" w14:textId="77777777" w:rsidR="00F22C25" w:rsidRDefault="00F22C25">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3945F7BE" w14:textId="77777777" w:rsidR="00F22C25" w:rsidRDefault="00F22C25">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6415BC4C" w14:textId="77777777" w:rsidR="00C402C5" w:rsidRDefault="00C402C5" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="747A3F8C" w14:textId="77777777" w:rsidR="00C402C5" w:rsidRDefault="00C402C5" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19A14D1D" w14:textId="77777777" w:rsidR="00F22C25" w:rsidRDefault="00F22C25">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2187CA20" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00322C2E" w:rsidRDefault="00000000" w:rsidP="00481F46">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2187CA20" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00322C2E" w:rsidRDefault="009A5395" w:rsidP="00481F46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="51831D1A">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
@@ -2553,62 +2672,62 @@
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM0PowerPlusWaterMarkObject" o:spid="_x0000_s1025" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="380FEF23" w14:textId="77777777" w:rsidR="00481F46" w:rsidRDefault="00481F46" w:rsidP="00481F46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile1"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A07C2808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3246,218 +3365,224 @@
   <w:num w:numId="1" w16cid:durableId="1150712409">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2039575684">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1132482131">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="489949645">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="888496581">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="389158674">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1323658186">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="142"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA1D17"/>
     <w:rsid w:val="000009FF"/>
     <w:rsid w:val="000976A3"/>
     <w:rsid w:val="000E0DE8"/>
     <w:rsid w:val="000E2138"/>
     <w:rsid w:val="000E35D2"/>
     <w:rsid w:val="000F22FE"/>
     <w:rsid w:val="000F34FB"/>
     <w:rsid w:val="000F36BA"/>
     <w:rsid w:val="0015488C"/>
     <w:rsid w:val="00166D1D"/>
     <w:rsid w:val="001800F6"/>
     <w:rsid w:val="001803EF"/>
     <w:rsid w:val="001C1C1B"/>
     <w:rsid w:val="001E10BA"/>
     <w:rsid w:val="0025101B"/>
     <w:rsid w:val="00255E61"/>
+    <w:rsid w:val="0029568E"/>
     <w:rsid w:val="002C7041"/>
     <w:rsid w:val="00306DEE"/>
     <w:rsid w:val="0033495A"/>
     <w:rsid w:val="00340729"/>
     <w:rsid w:val="00357A5B"/>
     <w:rsid w:val="00376BE1"/>
     <w:rsid w:val="003F553F"/>
     <w:rsid w:val="00481F46"/>
     <w:rsid w:val="00483D06"/>
+    <w:rsid w:val="004B3AB5"/>
     <w:rsid w:val="004B4F2D"/>
     <w:rsid w:val="004C37C2"/>
+    <w:rsid w:val="00527F0E"/>
     <w:rsid w:val="00550F38"/>
     <w:rsid w:val="00551A58"/>
     <w:rsid w:val="00582AFF"/>
     <w:rsid w:val="00595FE6"/>
     <w:rsid w:val="005E028F"/>
     <w:rsid w:val="00624566"/>
     <w:rsid w:val="0066001E"/>
     <w:rsid w:val="007119DD"/>
     <w:rsid w:val="00717E6D"/>
     <w:rsid w:val="00737F46"/>
     <w:rsid w:val="00754B97"/>
     <w:rsid w:val="00773CCE"/>
     <w:rsid w:val="007944AD"/>
     <w:rsid w:val="007A267D"/>
     <w:rsid w:val="00816B7E"/>
     <w:rsid w:val="00863C58"/>
     <w:rsid w:val="00873D39"/>
     <w:rsid w:val="00882497"/>
     <w:rsid w:val="00893BD8"/>
     <w:rsid w:val="008C4F8F"/>
     <w:rsid w:val="008F0436"/>
     <w:rsid w:val="00907CFF"/>
     <w:rsid w:val="00916363"/>
     <w:rsid w:val="00943287"/>
     <w:rsid w:val="009878B5"/>
     <w:rsid w:val="009A17E6"/>
+    <w:rsid w:val="009A5395"/>
     <w:rsid w:val="009F20B2"/>
     <w:rsid w:val="00A67EC7"/>
     <w:rsid w:val="00A809C7"/>
     <w:rsid w:val="00A86324"/>
     <w:rsid w:val="00AA5CA4"/>
     <w:rsid w:val="00AB30FC"/>
     <w:rsid w:val="00AB7649"/>
     <w:rsid w:val="00AE007B"/>
     <w:rsid w:val="00B004BE"/>
     <w:rsid w:val="00B0758A"/>
     <w:rsid w:val="00B26048"/>
     <w:rsid w:val="00B5509D"/>
     <w:rsid w:val="00B80779"/>
     <w:rsid w:val="00B8508D"/>
     <w:rsid w:val="00BA2C91"/>
     <w:rsid w:val="00BC07F5"/>
     <w:rsid w:val="00C217F8"/>
     <w:rsid w:val="00C2431F"/>
     <w:rsid w:val="00C402C5"/>
     <w:rsid w:val="00C4060A"/>
     <w:rsid w:val="00C53BFA"/>
     <w:rsid w:val="00C74D76"/>
     <w:rsid w:val="00C94071"/>
     <w:rsid w:val="00CA1D17"/>
     <w:rsid w:val="00CE72ED"/>
     <w:rsid w:val="00D81CA0"/>
     <w:rsid w:val="00DA7D35"/>
     <w:rsid w:val="00DE317A"/>
     <w:rsid w:val="00DE765F"/>
     <w:rsid w:val="00E00CD5"/>
     <w:rsid w:val="00E3140F"/>
     <w:rsid w:val="00E333F1"/>
     <w:rsid w:val="00E37864"/>
     <w:rsid w:val="00E479A6"/>
     <w:rsid w:val="00EC5B1C"/>
     <w:rsid w:val="00EE53CB"/>
     <w:rsid w:val="00F01F3E"/>
+    <w:rsid w:val="00F050CA"/>
     <w:rsid w:val="00F22C25"/>
     <w:rsid w:val="00F3569F"/>
     <w:rsid w:val="00F54431"/>
     <w:rsid w:val="00F724A3"/>
     <w:rsid w:val="00F73E12"/>
     <w:rsid w:val="00F73E52"/>
     <w:rsid w:val="00F96506"/>
     <w:rsid w:val="00FD15A8"/>
     <w:rsid w:val="00FD2205"/>
     <w:rsid w:val="00FD6554"/>
     <w:rsid w:val="00FE7889"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5EB37531"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7DA56DF9-1C9B-4DF1-BE97-CB93205B9E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4526,51 +4651,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B004BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B004BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files%20(x86)\Microsoft%20Azure%20Information%20Protection\WatermarkTemplate.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4837,82 +4962,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WatermarkTemplate.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1722</Words>
-  <Characters>10851</Characters>
+  <Words>1976</Words>
+  <Characters>11286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AXA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12548</CharactersWithSpaces>
+  <CharactersWithSpaces>13236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brigitte Imbach</dc:creator>
   <cp:keywords>833155</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VertecActivityId">
     <vt:lpwstr>828332</vt:lpwstr>
   </property>