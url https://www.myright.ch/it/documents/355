--- v0 (2025-10-02)
+++ v1 (2026-04-08)
@@ -7,51 +7,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F245D25" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Situazione giuridica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31163E17" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00C167B2">
@@ -93,63 +93,91 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In Svizzera, sempre più famiglie possono permettersi un aiuto per l'esecuzione delle pulizie domestiche. Anche se esistono regolamentazioni di legge, spesso si concorda verbalmente una retribuzione oraria, che viene corrisposta in contanti senza detrazioni. Nella maggior parte dei casi, i datori di lavoro non sanno che si rendono responsabili dell’omessa iscrizione del lavoratore all'assicurazione sociale, della mancata stipula a suo beneficio di un'assicurazione contro gli infortuni professionali nonché dell’assunzione di una persona, che potrebbe anche non disporre del permesso di lavoro o dimora. Se il datore di lavoro non adempie i propri obblighi, dovrà per esempio pagare successivamente tutti i premi dell'assicurazione dovuti in caso di infortunio più gli interessi di mora. In caso di recidiva, l'importo del premio sostitutivo può essere pari da tre fino a dieci volte quello dei premi dovuti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14311214" w14:textId="77777777" w:rsidR="00845821" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per gli addetti alle pulizia nelle economie domestiche private è previsto un contratto di lavoro di forma usuale, che prende in considerazione gli aspetti specifici di questo impiego. Oltre alle disposizioni imperative del diritto delle obbligazioni e delle assicurazioni sociali, nell'allestimento di tale contratto si devono </w:t>
+        <w:t xml:space="preserve">Per gli addetti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>alle pulizia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nelle economie domestiche private è previsto un contratto di lavoro di forma usuale, che prende in considerazione gli aspetti specifici di questo impiego. Oltre alle disposizioni imperative del diritto delle obbligazioni e delle assicurazioni sociali, nell'allestimento di tale contratto si devono </w:t>
       </w:r>
       <w:r w:rsidR="00747FE9" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tenere presenti</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anche i contratti normali di lavoro "CNL" emanati dalla Confederazione e dai cantoni. Le prescrizioni federali sui salari minimi non trovano invece applicazione, se il lavoratore è occupato mediamente meno di 5 ore alla settimana presso lo stesso datore di lavoro (cosa che </w:t>
+        <w:t xml:space="preserve"> anche i contratti normali di lavoro "CNL" emanati dalla Confederazione e dai cantoni. Le prescrizioni federali sui salari minimi non trovano invece applicazione, se il lavoratore è occupato mediamente meno di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ore alla settimana presso lo stesso datore di lavoro (cosa che </w:t>
       </w:r>
       <w:r w:rsidR="00747FE9" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>per gli addetti unicamente</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle pulizie potrebbe essere la norma).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398F5192" w14:textId="17F4EB91" w:rsidR="0052195D" w:rsidRPr="00391114" w:rsidRDefault="0052195D" w:rsidP="0052195D">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -195,51 +223,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> Il 1° gennaio </w:t>
       </w:r>
       <w:r w:rsidR="00CC41E4" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, in virtù della "Ordinanza sul contratto normale di lavoro per il personale domestico", sono inoltre entrate in vigore nuove prescrizioni federali sul salario che hanno aumentato i salari minimi per il personale domestico e, di conseguenza, anche per gli addetti alle pulizie nelle economie domestiche private. Questi salari minimi si applicheranno fino al 31 dicembre </w:t>
       </w:r>
       <w:r w:rsidR="00CC41E4" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in tutti i cantoni, con l'eccezione di Ginevra. Questo è infatti l'unico cantone in cui i salari minimi sono disciplinati nel CNL cantonale. I salari minimi prescritti dalla Confederazione valgono soltanto per rapporti di lavoro con un grado di occupazione minima di mediamente 5 ore alla settimana presso lo stesso datore di lavoro. In linea di principio un contratto di lavoro scritto può derogare dalle disposizioni del CNL, ma va osservato che non si possono escludere disposizioni di cui è stata espressamente dichiarata l'obbligatorietà.</w:t>
+        <w:t xml:space="preserve"> in tutti i cantoni, con l'eccezione di Ginevra. Questo è infatti l'unico cantone in cui i salari minimi sono disciplinati nel CNL cantonale. I salari minimi prescritti dalla Confederazione valgono soltanto per rapporti di lavoro con un grado di occupazione minima di mediamente </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ore alla settimana presso lo stesso datore di lavoro. In linea di principio un contratto di lavoro scritto può derogare dalle disposizioni del CNL, ma va osservato che non si possono escludere disposizioni di cui è stata espressamente dichiarata l'obbligatorietà.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3932BE" w14:textId="77777777" w:rsidR="00F724C6" w:rsidRPr="00391114" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Il modello di contratto si basa sui requisiti minimi richiesti dalla legge del cantone Zurigo</w:t>
       </w:r>
       <w:r w:rsidR="00AD3A31" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, per cui si esclude il</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
@@ -480,116 +522,195 @@
         </w:rPr>
         <w:t>Alcuni di questi punti saranno approfonditi qui di seguito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B1632B" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="000B19BD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Vacanze</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3635CD" w14:textId="77777777" w:rsidR="00C56393" w:rsidRPr="00391114" w:rsidRDefault="00C56393" w:rsidP="002C0048">
-[...25 lines deleted...]
-        <w:t>, se il lavoratore è impiegato con un salario orario. Il supplemento per l'indennità di vacanza ammonta rispettivamente all'8,33% (4 settimane) o al 10,63% (5 settimane) della retribuzione oraria. Si deve osservare che la regolamentazione prescelta per l'indennità di vacanza deve essere esplicitamente concordata nel contratto di lavoro. Nel conteggio mensile del salario si deve inoltre riportare l'avere di vacanza o la quota d'indennità corrisposta.</w:t>
+    <w:p w14:paraId="2A3635CD" w14:textId="5CED0612" w:rsidR="00C56393" w:rsidRPr="00DF705F" w:rsidRDefault="007F520B" w:rsidP="00DF705F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In merito al diritto alle vacanze e al rispettivo compenso segnaliamo i seguenti punti:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Secondo il Codice delle obbligazioni (art. 329a CO), il dipendente ha diritto ad almeno quattro settimane di vacanze all’anno (o a cinque settimane per dipendenti con meno di 20 anni).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Stando alla giurisprudenza consolidata del Tribunale federale, il diritto alle vacanze deve, in linea di principio, essere goduto in natura e retribuito durante l’effettivo periodo di vacanza. La retribuzione dell’indennità di vacanza sotto forma di supplemento alla paga oraria è consentita solo in casi eccezionali; ad esempio, quando i turni d’impiego sono talmente irregolari che è pressoché impossibile calcolarla in caso di effettiva fruizione delle ferie. In questi casi l’accordo sulla compensazione dell’indennità di vacanza va stabilito esplicitamente nel contratto di lavoro come supplemento.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In presenza di una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF705F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ile eccezione, il supplemento per l’indennità di vacanza ammonta all’8,33% per quattro settimane di vacanze e al 10,63% per cinque settimane di vacanze.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F520B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indipendentemente dalla forma di retribuzione scelta, la quota dell’indennità di vacanza va riportata in modo chiaro e trasparente su ogni conteggio salariale mensile, affinché il dipendente possa verificarne in qualsiasi momento la percentuale all’interno del salario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBAB064" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="000B19BD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Entità del salario</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210DF201" w14:textId="77777777" w:rsidR="00B92AD2" w:rsidRPr="00391114" w:rsidRDefault="00B92AD2" w:rsidP="00B92AD2">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dal 1° gennaio 2017 per i salari minimi nell'ambito dell'economia domestica, e quindi anche per gli addette alle pulizie nelle economie domestiche private, vale la nuova regolamentazione federale. Si devono distinguere le seguenti categorie: "non qualificato", "non qualificato con almeno 4 anni di esperienza professionale (min. 5 ore alla settimana)" e "qualificato (con attestato federale di capacità (AFC)" o "qualificato con certificato federale di formazione pratica (CFP)". Il salario minimo lordo, senza indennità di vacanza, ammonta a: </w:t>
+        <w:t xml:space="preserve">Dal 1° gennaio 2017 per i salari minimi nell'ambito dell'economia domestica, e quindi anche per </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>gli addette</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle pulizie nelle economie domestiche private, vale la nuova regolamentazione federale. Si devono distinguere le seguenti categorie: "non qualificato", "non qualificato con almeno 4 anni di esperienza professionale (min. 5 ore alla settimana)" e "qualificato (con attestato federale di capacità (AFC)" o "qualificato con certificato federale di formazione pratica (CFP)". Il salario minimo lordo, senza indennità di vacanza, ammonta a: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F09C5A3" w14:textId="772C63FB" w:rsidR="00B92AD2" w:rsidRPr="00391114" w:rsidRDefault="00B92AD2" w:rsidP="00B92AD2">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
@@ -853,83 +974,91 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Il datore di lavoro è responsabile dell'iscrizione del lavoratore all'assicurazione sociale e del versamento dei contributi riguardanti l'assicurazione vecchiaia e superstiti, l'assicurazione invalidità, l'indennità per perdita di guadagno e l'assicurazione disoccupazione. La metà di questi contributi (6,22505%) è a carico del datore di lavoro, l'altra metà del lavoratore. La procedura di iscrizione per questo tipo di assunzione non è complessa e può essere eseguita inviando un semplice modulo alla cassa di compensazione cantonale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D24CD33" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="007321E5" w:rsidP="00EC4D75">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5105"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
+        <w:lastRenderedPageBreak/>
         <w:t>Assicurazione d’indennità</w:t>
       </w:r>
       <w:r w:rsidR="0062646E" w:rsidRPr="00391114">
         <w:t xml:space="preserve"> giornaliera di malattia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E0E1CA" w14:textId="77777777" w:rsidR="00B92AD2" w:rsidRPr="00391114" w:rsidRDefault="00C13241" w:rsidP="00AA57EC">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Il CNL di alcuni cantoni prescrive l'obbligo per il datore di lavoro di stipulare anche un'assicurazione d'indennità giornaliera di malattia.</w:t>
       </w:r>
       <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Questa norma non è giuridicamente obbligatoria nel CNL del cantone </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Questa norma non è giuridicamente obbligatoria nel CNL del cantone Zurigo, ma il contratto di lavoro deve specificare se tale assicurazione giornaliera d'indennità giornaliera di malattia non è stata stipula-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Zurigo, ma il contratto di lavoro deve specificare se tale assicurazione giornaliera d'indennità giornaliera di malattia non è stata stipula-ta (a meno che il CNL non sia interamente escluso).</w:t>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a meno che il CNL non sia interamente escluso).</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7942C810" w14:textId="77777777" w:rsidR="00AA57EC" w:rsidRPr="00391114" w:rsidRDefault="00AA57EC" w:rsidP="00AA57EC">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Se il datore di lavoro stipula un'assicurazione d'indennità giornaliera di malattia, deve essere espressamente concordata nel contratto di lavoro e concedere in linea di principio l'80% del salario per almeno 720 giorni. I premi devono essere sostenuti per almeno la metà dal datore di lavoro.</w:t>
       </w:r>
     </w:p>
@@ -1026,51 +1155,65 @@
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Permesso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB8C7C8" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">È nell'interesse del datore di lavoro accertarsi che i suoi lavoratori dispongano di permessi di dimora e di lavoro validi. L'assunzione di una persona senza permessi può avere gravi conseguenze di carattere penale non solo per il lavoratore, ma anche per il datore di lavoro (pena detentiva o pecuniaria secondo l'art. 117 legge federale sugli stranieri (LStr)). La soluzione migliore sarebbe che il datore di lavoro verificasse l'esistenza di un permesso di dimora o di lavoro valido prima di stipulare il contratto. </w:t>
+        <w:t>È nell'interesse del datore di lavoro accertarsi che i suoi lavoratori dispongano di permessi di dimora e di lavoro validi. L'assunzione di una persona senza permessi può avere gravi conseguenze di carattere penale non solo per il lavoratore, ma anche per il datore di lavoro (pena detentiva o pecuniaria secondo l'art. 117 legge federale sugli stranieri (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LStr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)). La soluzione migliore sarebbe che il datore di lavoro verificasse l'esistenza di un permesso di dimora o di lavoro valido prima di stipulare il contratto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D5236B" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="000B19BD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Forma del contratto di lavoro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBC7897" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00D85563" w:rsidP="00D85563">
       <w:pPr>
@@ -1592,111 +1735,128 @@
         <w:t>= CHF. _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74325A5C" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="007741DD" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>- Detrazioni: AVS/AI/IPG/AD (6,2</w:t>
       </w:r>
       <w:r w:rsidR="00B92AD2" w:rsidRPr="00391114">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
         <w:t>5%)</w:t>
       </w:r>
       <w:r w:rsidRPr="00391114">
         <w:tab/>
-        <w:t>-  CHF _____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC15FAD" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>- [Variante: inde</w:t>
       </w:r>
       <w:r w:rsidR="009C0CFD" w:rsidRPr="00391114">
         <w:t>nnità giornaliera di malattia]</w:t>
       </w:r>
       <w:r w:rsidR="009C0CFD" w:rsidRPr="00391114">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00391114">
-        <w:t>-  CHF _____</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00391114">
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00391114">
+        <w:t xml:space="preserve"> _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD13407" w14:textId="0F60A95E" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="007741DD" w:rsidP="00586B0B">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t xml:space="preserve">- [Variante: imposta alla fonte per </w:t>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
         <w:t>procedura di conteggio semplificata (5%)]</w:t>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00586B0B" w:rsidRPr="00391114">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00586B0B" w:rsidRPr="00391114">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00586B0B" w:rsidRPr="00391114">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
-        <w:t xml:space="preserve">-  CHF _____ </w:t>
+        <w:t>-  CHF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
+        <w:t xml:space="preserve"> _____ </w:t>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00391114">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C59E06" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>- Salario orario netto</w:t>
       </w:r>
@@ -1800,58 +1960,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="777053BD" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Gli infortuni non professionali non sono assicurati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B497D16" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00CC41E4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Continuazione del pagamento del salario in caso di gravidanza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D507F8C" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00044D52">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D507F8C" w14:textId="1AD614B6" w:rsidR="00044D52" w:rsidRPr="00DF705F" w:rsidRDefault="00DF705F" w:rsidP="00DF705F">
+      <w:pPr>
         <w:ind w:left="851"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>In caso di gravidanza, il pagamento del salario si basa sulle disposizioni dell'ordinamento delle indennità per perdita di guadagno (IPG).</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF705F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di incapacità lavorativa durante la gravidanza, la continuazione del pagamento del salario è disciplinata da quanto stabilito al punto 6 del presente contratto di lavoro. Dopo il parto, la continuazione del pagamento del salario si basa sulle disposizioni dell’ordinamento delle indennità per perdita di guadagno (IPG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5439ED6F" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00044D52" w:rsidP="00CC41E4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Disdetta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D56916B" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00391114" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00391114">
         <w:t>Il termine di disdetta per entrambe le parti è di un mese nel primo anno di servizio, di due mesi dal secondo fino al nono anno e di tre mesi a partire dal decimo anno. La disdetta è possibile per la fine di ogni mese.</w:t>
       </w:r>
@@ -2077,72 +2243,72 @@
         <w:rPr>
           <w:color w:val="92D050"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F0A9AEB" w14:textId="77777777" w:rsidR="00CF561F" w:rsidRPr="00441B77" w:rsidRDefault="00CF561F" w:rsidP="00044D52"/>
     <w:sectPr w:rsidR="00CF561F" w:rsidRPr="00441B77" w:rsidSect="008579EB">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1701" w:header="1134" w:footer="624" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6FB62775" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A149CDB" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="73EEDE13" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCA6C13" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2186,109 +2352,109 @@
   </w:font>
   <w:font w:name="Frutiger Neue Italic">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62B5FD8E" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="00412E5E">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29EA28AE" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00935D9C" w:rsidRDefault="00412E5E" w:rsidP="00935D9C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F2F24BF" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="00412E5E">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="04E626CE" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
     <w:p w14:paraId="0C6B6303" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="49D51FC0" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
     <w:p w14:paraId="102FE477" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2C4047B3" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
     <w:p w14:paraId="390B759F" w14:textId="77777777" w:rsidR="00AB53B5" w:rsidRDefault="00AB53B5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BF417B7" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="00412E5E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64609137" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="005415FF" w:rsidP="00322C2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64609137" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="00DF705F" w:rsidP="00322C2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="6E4B0056">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
@@ -2297,97 +2463,97 @@
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM0PowerPlusWaterMarkObject" o:spid="_x0000_s2049" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F4F4A91" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="005415FF" w:rsidP="00322C2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F4F4A91" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="00DF705F" w:rsidP="00322C2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="4E58C58C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM1PowerPlusWaterMarkObject" o:spid="_x0000_s2050" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61267E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4238,55 +4404,56 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="584804748">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1736390309">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="204608932">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2080591623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="240919070">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="821850871">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="278"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -4300,50 +4467,51 @@
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Adressfelder" w:val="ja"/>
     <w:docVar w:name="MandFCount" w:val="1"/>
     <w:docVar w:name="MANDFName1" w:val="&lt;@STA.MandName@&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E11E43"/>
     <w:rsid w:val="00044D52"/>
     <w:rsid w:val="00051604"/>
     <w:rsid w:val="00063B0E"/>
     <w:rsid w:val="0008116F"/>
     <w:rsid w:val="000B0B95"/>
     <w:rsid w:val="000B19BD"/>
     <w:rsid w:val="00134574"/>
     <w:rsid w:val="00134A61"/>
     <w:rsid w:val="00141AC1"/>
     <w:rsid w:val="001B07DB"/>
     <w:rsid w:val="001B3B07"/>
     <w:rsid w:val="001D4E69"/>
     <w:rsid w:val="00217D4A"/>
     <w:rsid w:val="00222792"/>
     <w:rsid w:val="00230BCE"/>
     <w:rsid w:val="00240E27"/>
     <w:rsid w:val="002446BE"/>
+    <w:rsid w:val="0029568E"/>
     <w:rsid w:val="002B2C5F"/>
     <w:rsid w:val="002B6CA0"/>
     <w:rsid w:val="002C0048"/>
     <w:rsid w:val="002C3F95"/>
     <w:rsid w:val="00322C2E"/>
     <w:rsid w:val="0032586E"/>
     <w:rsid w:val="00330FE3"/>
     <w:rsid w:val="00333B52"/>
     <w:rsid w:val="003527D4"/>
     <w:rsid w:val="00355EAA"/>
     <w:rsid w:val="003711AE"/>
     <w:rsid w:val="00384E7C"/>
     <w:rsid w:val="00391114"/>
     <w:rsid w:val="003A2762"/>
     <w:rsid w:val="00412E5E"/>
     <w:rsid w:val="00441B77"/>
     <w:rsid w:val="00447CEE"/>
     <w:rsid w:val="00480A74"/>
     <w:rsid w:val="00484F4E"/>
     <w:rsid w:val="0049044E"/>
     <w:rsid w:val="004979CA"/>
     <w:rsid w:val="004D088E"/>
     <w:rsid w:val="004D1E7C"/>
     <w:rsid w:val="005113FA"/>
     <w:rsid w:val="0052195D"/>
@@ -4361,121 +4529,124 @@
     <w:rsid w:val="006275B0"/>
     <w:rsid w:val="00646B3E"/>
     <w:rsid w:val="00670D57"/>
     <w:rsid w:val="006765F9"/>
     <w:rsid w:val="0069435B"/>
     <w:rsid w:val="006A040E"/>
     <w:rsid w:val="006A128A"/>
     <w:rsid w:val="006A7E6B"/>
     <w:rsid w:val="006B55B1"/>
     <w:rsid w:val="006D2C3E"/>
     <w:rsid w:val="007258F7"/>
     <w:rsid w:val="007321E5"/>
     <w:rsid w:val="007366AA"/>
     <w:rsid w:val="00737A72"/>
     <w:rsid w:val="00747FE9"/>
     <w:rsid w:val="00764CF8"/>
     <w:rsid w:val="00767FA4"/>
     <w:rsid w:val="007741DD"/>
     <w:rsid w:val="007756CC"/>
     <w:rsid w:val="00785827"/>
     <w:rsid w:val="007A64DA"/>
     <w:rsid w:val="007A66B3"/>
     <w:rsid w:val="007B0C78"/>
     <w:rsid w:val="007D4E7B"/>
     <w:rsid w:val="007E3E7A"/>
+    <w:rsid w:val="007F520B"/>
     <w:rsid w:val="0080540D"/>
     <w:rsid w:val="00837CC9"/>
     <w:rsid w:val="00845821"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="00857C8E"/>
     <w:rsid w:val="00881762"/>
     <w:rsid w:val="00890243"/>
     <w:rsid w:val="00893FAE"/>
     <w:rsid w:val="008C53D0"/>
     <w:rsid w:val="008E2D5F"/>
     <w:rsid w:val="009039B2"/>
     <w:rsid w:val="00903E6A"/>
     <w:rsid w:val="00911899"/>
     <w:rsid w:val="009218CB"/>
     <w:rsid w:val="00932650"/>
     <w:rsid w:val="00935D9C"/>
     <w:rsid w:val="009414A9"/>
     <w:rsid w:val="0096216F"/>
     <w:rsid w:val="00972C9F"/>
     <w:rsid w:val="00982FD7"/>
     <w:rsid w:val="00987B36"/>
     <w:rsid w:val="009C0CFD"/>
     <w:rsid w:val="009D008A"/>
     <w:rsid w:val="009D5C15"/>
     <w:rsid w:val="009D688A"/>
     <w:rsid w:val="009E0CCB"/>
     <w:rsid w:val="00A30050"/>
     <w:rsid w:val="00A37182"/>
     <w:rsid w:val="00A73E6A"/>
     <w:rsid w:val="00A86020"/>
+    <w:rsid w:val="00AA2738"/>
     <w:rsid w:val="00AA57EC"/>
     <w:rsid w:val="00AB53B5"/>
     <w:rsid w:val="00AC088D"/>
     <w:rsid w:val="00AC793A"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AF17E0"/>
     <w:rsid w:val="00B05751"/>
     <w:rsid w:val="00B316A6"/>
     <w:rsid w:val="00B412BD"/>
     <w:rsid w:val="00B73909"/>
     <w:rsid w:val="00B92AD2"/>
     <w:rsid w:val="00BA1DB6"/>
     <w:rsid w:val="00BA5561"/>
     <w:rsid w:val="00BD0210"/>
     <w:rsid w:val="00BD5AA2"/>
     <w:rsid w:val="00C13241"/>
     <w:rsid w:val="00C167B2"/>
     <w:rsid w:val="00C376FB"/>
     <w:rsid w:val="00C43A0C"/>
     <w:rsid w:val="00C56393"/>
     <w:rsid w:val="00C61441"/>
     <w:rsid w:val="00C61924"/>
     <w:rsid w:val="00C72A4F"/>
     <w:rsid w:val="00CA5B76"/>
     <w:rsid w:val="00CC41E4"/>
     <w:rsid w:val="00CE2CFF"/>
     <w:rsid w:val="00CE4480"/>
     <w:rsid w:val="00CF467C"/>
     <w:rsid w:val="00CF561F"/>
     <w:rsid w:val="00D011F5"/>
     <w:rsid w:val="00D06B83"/>
     <w:rsid w:val="00D12B7A"/>
     <w:rsid w:val="00D16667"/>
     <w:rsid w:val="00D31C50"/>
     <w:rsid w:val="00D345EA"/>
     <w:rsid w:val="00D810E0"/>
     <w:rsid w:val="00D85563"/>
     <w:rsid w:val="00D87162"/>
     <w:rsid w:val="00D93779"/>
     <w:rsid w:val="00DB64F4"/>
     <w:rsid w:val="00DE06D3"/>
+    <w:rsid w:val="00DF705F"/>
     <w:rsid w:val="00E01FE5"/>
     <w:rsid w:val="00E11E43"/>
     <w:rsid w:val="00E149A3"/>
     <w:rsid w:val="00E304EF"/>
     <w:rsid w:val="00E6061B"/>
     <w:rsid w:val="00E7526F"/>
     <w:rsid w:val="00EC22AC"/>
     <w:rsid w:val="00EC4D75"/>
     <w:rsid w:val="00EE32C5"/>
     <w:rsid w:val="00EE77FB"/>
     <w:rsid w:val="00F04138"/>
     <w:rsid w:val="00F235E3"/>
     <w:rsid w:val="00F36248"/>
     <w:rsid w:val="00F439F7"/>
     <w:rsid w:val="00F46B7F"/>
     <w:rsid w:val="00F54B52"/>
     <w:rsid w:val="00F63035"/>
     <w:rsid w:val="00F724C6"/>
     <w:rsid w:val="00FD3CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4483,51 +4654,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="05D94103"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{939A764C-26A0-4941-AC1C-2FEC41006A0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -5643,51 +5814,51 @@
     <w:qFormat/>
     <w:rsid w:val="00C43A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Neue Italic" w:hAnsi="Frutiger Neue Italic" w:hint="default"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE2CFF"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="006699"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="283393979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="351732056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7197,82 +7368,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WatermarkTemplate.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1845</Words>
-  <Characters>10476</Characters>
+  <Words>1945</Words>
+  <Characters>11067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Arbeitsvertrag Reinigungsfachkraft</vt:lpstr>
       <vt:lpstr>Arbeitsvertrag Reinigungsfachkraft</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Probst Rechtsanwälte</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12297</CharactersWithSpaces>
+  <CharactersWithSpaces>12987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Arbeitsvertrag Reinigungsfachkraft</dc:title>
   <dc:subject>DTYP:;SPRACHE:Deutsch;AKOP:-1;DAUER:0;;WSTATE:;DSTATE:;OWNER:;VERSION:</dc:subject>
   <dc:creator>Lynn Grob</dc:creator>
   <cp:keywords>834548</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FI_KEY">
     <vt:lpwstr>0000085599</vt:lpwstr>