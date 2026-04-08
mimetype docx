--- v0 (2025-10-02)
+++ v1 (2026-04-08)
@@ -7,100 +7,108 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43F0F6B8" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00112F6D" w:rsidRDefault="00481F46" w:rsidP="00481F46">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E35CE35" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="00481F46">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Situation juridique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4134872B" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="00481F46">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>Définition du contrat de travail pour employé de maison</w:t>
+        <w:t xml:space="preserve">Définition du contrat de travail pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>employé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t xml:space="preserve"> de maison</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17325424" w14:textId="77777777" w:rsidR="00E333F1" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>En Suisse, un nombre croissant de ménages peut aujourd’hui se permettre de faire appel à une aide pour les travaux domestiques. Les employés de maison effectuent habituellement des tâches telles que le ménage à domicile, la garde des enfants, la préparation des repas ou l’entretien du linge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2A28D" w14:textId="05A5EBC7" w:rsidR="00BA2C91" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -108,63 +116,91 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Malgré l’existence de dispositions légales en la matière, il est souvent convenu par oral d’une rémunération horaire qui est ensuite versée de la main à la main sans déduction de cotisations. Ce faisant, l’employeur n’a souvent pas conscience du fait qu’il engage sa responsabilité en omettant de déclarer l’employé auprès de la sécurité sociale, de conclure pour lui une assurance contre les accidents professionnels ou en engageant quelqu’un sans permis de séjour et de travail. Or un employeur ne respectant pas ses obligations se voit contraint, en cas d’accident par exemple, de régler toutes les primes d’assurance dues ainsi que des intérêts moratoires. En cas de récidive, il peut même lui être appliqué une prime spéciale d’un montant trois à dix fois supérieur à celui du montant initial de la prime.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB2BAEA" w14:textId="4DE07940" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le contrat de travail pour employé de maison est un contrat de travail ordinaire qui régit la relation de travail des personnes employées dans des ménages privés. Lors de son établissement, un tel contrat doit respecter aussi bien les prescriptions du Code des obligations et du droit des assurances sociales </w:t>
+        <w:t xml:space="preserve">Le contrat de travail pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>employé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de maison est un contrat de travail ordinaire qui régit la relation de travail des personnes employées dans des ménages privés. Lors de son établissement, un tel contrat doit respecter aussi bien les prescriptions du Code des obligations et du droit des assurances sociales </w:t>
       </w:r>
       <w:r w:rsidR="008A00FD" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ainsi </w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>que les contrats-types de travail («CTT») édictés par la Confédération et les cantons. Chaque canton</w:t>
+        <w:t xml:space="preserve">que les contrats-types de travail </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(«CTT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>») édictés par la Confédération et les cantons. Chaque canton</w:t>
       </w:r>
       <w:r w:rsidR="008A00FD" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dispose d’un CTT relatif aux travailleurs de l’économie domestique (situation en </w:t>
       </w:r>
       <w:r w:rsidR="008A00FD" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">décembre </w:t>
       </w:r>
       <w:r w:rsidR="00860B02" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
@@ -175,51 +211,65 @@
         <w:t>). Ces CTT cantonaux règlent des points tels que la durée maximale de travail, les pauses, les congés, les cotisations sociales et les assurances-accidents pour toute personne effectuant des activités domestiques. Sont en outre entrées en vigueur le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> janvier </w:t>
       </w:r>
       <w:r w:rsidR="00860B02" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, par voie de l’«Ordonnance sur le contrat-type de travail pour les travailleurs de l’économie domestique», de nouvelles dispositions fédérales instituant une hausse de la rétribution minimale pour le personnel de maison. Ce salaire minimum s’applique jusqu’au 31 décembre </w:t>
+        <w:t>, par voie de l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’«Ordonnance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur le contrat-type de travail pour les travailleurs de l’économie domestique», de nouvelles dispositions fédérales instituant une hausse de la rétribution minimale pour le personnel de maison. Ce salaire minimum s’applique jusqu’au 31 décembre </w:t>
       </w:r>
       <w:r w:rsidR="00860B02" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la totalité des cantons, exception faite de Genève qui est le seul canton à avoir fixé des minima en matière de rémunération dans son CTT. La rétribution minimale prévue par la Confédération se limite aux rapports de travail portant sur un taux d’occupation minimum de cinq heures en moyenne par semaine auprès du même employeur. Certaines catégories de personnes sont également exclues du champ d’application, telles que les travailleurs au pair, les stagiaires ou les personnes s’occupant principalement d’enfants (cf. art. 2 de l’ordonnance). En revanche, les CTT cantonaux visent en principe tout type d’emploi dans le cadre de l’économie domestique. Ainsi par exemple, le CTT du canton du Zurich s’applique notamment aux employés réalisant exclusivement ou principalement des travaux domestiques dans un ménage privé. S’il existe, théoriquement, la possibilité de déroger dans un contrat de travail écrit aux dispositions du CTT, il faut toutefois noter que les dispositions explicitement indiquées comme obligatoires ont un caractère contraignant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B965A0" w14:textId="77777777" w:rsidR="00FD2205" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -265,292 +315,465 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001969D3" w:rsidRPr="00417B12">
         <w:lastRenderedPageBreak/>
         <w:t>Contenu du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118E4DEE" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Le contenu du contrat de travail diffère selon les besoins. Sur le plan de la forme, il doit au moins indiquer:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Le contenu du contrat de travail diffère selon les besoins. Sur le plan de la forme, il doit au moins </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>indiquer:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B50706B" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">le prénom, le nom et l’adresse des parties </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prénom, le nom et l’adresse des parties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F56663" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...3 lines deleted...]
-        <w:t>la date à laquelle débute la relation de travail</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date à laquelle débute la relation de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C65DE4A" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la nature de l’activité convenue et le temps de travail </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nature de l’activité convenue et le temps de travail </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0D7190" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...3 lines deleted...]
-        <w:t>le montant de la rémunération et les assurances sociales</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> montant de la rémunération et les assurances sociales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCA4907" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la date et la signature manuscrite des parties </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date et la signature manuscrite des parties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74604F5B" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Par ailleurs, le contrat de travail doit régler en détail les points suivants:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Par ailleurs, le contrat de travail doit régler en détail les points </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>suivants:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2DD150A5" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00B26048" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520F83B6" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>Vacances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383CB8AE" w14:textId="77777777" w:rsidR="00816B7E" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+    <w:p w14:paraId="383CB8AE" w14:textId="602C3029" w:rsidR="00816B7E" w:rsidRPr="00101B34" w:rsidRDefault="00101B34" w:rsidP="00101B34">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ce qui concerne le droit aux vacances et leur indemnisation, nous attirons l’attention sur les points </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>suivants:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Conformément au Code des obligations (art. 329</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CO), le salarié a normalement droit à au moins quatre semaines de vacances par an (cinq semaines pour les salariés de moins de 20 ans).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon la jurisprudence constante du Tribunal fédéral, le droit aux vacances doit en principe être pris en nature et être rémunéré pendant la période effective de vacances. Le paiement du salaire afférent aux vacances en supplément du salaire horaire n’est admis qu’à titre exceptionnel. C’est le cas lorsque les périodes de travail sont tellement irrégulières qu’il est quasiment impossible de calculer le salaire afférent aux vacances sur la base des jours de vacances effectivement pris. Dans de tels cas, le contrat de travail doit préciser que le salaire afférent aux vacances sera </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>versée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous forme de supplément de salaire.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dans une telle exception, le supplément pour le salaire afférent aux vacances s’élève à 8,33% pour quatre semaines de vacances et à 10,63% pour cinq semaines de vacances.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Quelle que soit la forme de rémunération choisie, la part du salaire correspondant aux vacances doit être indiquée de manière claire et transparente sur chaque décompte de salaire mensuel, afin que le salarié puisse voir à tout moment quelle part de son salaire correspond aux vacances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C85C3B4" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00B26048" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-[...12 lines deleted...]
-    <w:p w14:paraId="0C85C3B4" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00B26048" w:rsidP="008F0436">
+    </w:p>
+    <w:p w14:paraId="02B197BA" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>Montant du salaire minimum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72166B0C" w14:textId="75679644" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Depuis le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> janvier 201</w:t>
       </w:r>
       <w:r w:rsidR="00912BB1" w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, le salaire minimum des employés domestiques est régi par la nouvelle réglementation de la Confédération. Celle-ci distingue différentes catégories de travailleurs: les «employés non qualifiés», les «employés non qualifiés avec au moins quatre ans d’expérience professionnelle» (au moins cinq heures par semaine) et les «employés qualifiés» disposant d’un certificat fédéral de capacité (CFC) ou d’une attestation fédérale de formation professionnelle (AFP). Le salaire minimum brut, sans suppléments pour congés, s’élève à: </w:t>
+        <w:t xml:space="preserve">, le salaire minimum des employés domestiques est régi par la nouvelle réglementation de la Confédération. Celle-ci distingue différentes catégories de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>travailleurs:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les «employés non qualifiés», les «employés non qualifiés avec au moins quatre ans d’expérience professionnelle» (au moins cinq heures par semaine) et les «employés qualifiés» disposant d’un certificat fédéral de capacité (CFC) ou d’une attestation fédérale de formation professionnelle (AFP). Le salaire minimum brut, sans suppléments pour congés, s’élève </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>à:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61159934" w14:textId="3299E1B9" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00860B02" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>19</w:t>
@@ -735,50 +958,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="03EE9EE5" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00B26048" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745262B9" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
+        <w:lastRenderedPageBreak/>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>Cotisations sociales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A24181" w14:textId="6978D99C" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La responsabilité de déclarer l’employé à la sécurité sociale (assurance vieillesse et survivants, assurance invalidité, assurance pour perte de gain et assurance chômage) et de verser les cotisations incombe à l’employeur. Lesdites cotisations sont assumées à parts égales (6,</w:t>
       </w:r>
       <w:r w:rsidR="00912BB1" w:rsidRPr="00417B12">
         <w:rPr>
@@ -806,51 +1030,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="46B7B3BA" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00B26048" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1076B373" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:lastRenderedPageBreak/>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>Assurance indemnité journalière en cas de maladie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CF0431" w14:textId="77777777" w:rsidR="00B26048" w:rsidRPr="00417B12" w:rsidRDefault="00EE53CB" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le CTT de quelques cantons contraint également l’employeur à souscrire une assurance indemnité journalière en cas de maladie. Même si cette disposition, par exemple dans le CTT du canton de Zurich, n’est pas obligatoire au niveau légal, il faut toutefois, dans le cas où cette assurance n’est pas souscrite, en faire mention dans le contrat de travail (sauf s’il est intégralement renoncé aux dispositions du CTT). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E0953C" w14:textId="77777777" w:rsidR="00943287" w:rsidRPr="00417B12" w:rsidRDefault="00943287" w:rsidP="008F0436">
@@ -954,51 +1177,65 @@
     <w:p w14:paraId="0E127D54" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>Permis de travail et de séjour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765EC1E6" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il est dans l’intérêt de l’employeur de s’assurer que les personnes qu’il engage sont titulaires d’un permis de séjour et de travail en règle. En effet, engager une personne sans les autorisations nécessaires expose l’employeur, tout comme l’employé, à des sanctions pénales sévères (peine privative de liberté ou amende conformément à l’art. 117 de la Loi fédérale sur les étrangers (LEtr)). Partant, il est vivement conseillé à l’employeur de vérifier l’existence d’un permis de séjour et de travail valable avant la signature du contrat de travail. </w:t>
+        <w:t>Il est dans l’intérêt de l’employeur de s’assurer que les personnes qu’il engage sont titulaires d’un permis de séjour et de travail en règle. En effet, engager une personne sans les autorisations nécessaires expose l’employeur, tout comme l’employé, à des sanctions pénales sévères (peine privative de liberté ou amende conformément à l’art. 117 de la Loi fédérale sur les étrangers (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LEtr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)). Partant, il est vivement conseillé à l’employeur de vérifier l’existence d’un permis de séjour et de travail valable avant la signature du contrat de travail. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C419236" w14:textId="77777777" w:rsidR="00816B7E" w:rsidRPr="00417B12" w:rsidRDefault="00816B7E" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A92EC9E" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>Forme du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218C62C9" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
@@ -1007,197 +1244,246 @@
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Si la relation de travail se prolonge au-delà d’un mois, l’employeur est tenu d’informer l’employé par écrit sur différents points (art. 330</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CO); d’où la recommandation de fixer le contrat de travail par écrit. </w:t>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’où la recommandation de fixer le contrat de travail par écrit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B67663" w14:textId="77777777" w:rsidR="00816B7E" w:rsidRPr="00417B12" w:rsidRDefault="00816B7E" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FE884BC" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
+        <w:lastRenderedPageBreak/>
         <w:t>Fin du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46391928" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Le contrat de travail prend fin avec sa résiliation. Il peut être dénoncé moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. Le délai de préavis passe ensuite à trois mois. En principe, le contrat de travail est toujours résilié en fin de mois; ce point peut cependant être modifié d’un commun accord entre les parties.</w:t>
+        <w:t xml:space="preserve">Le contrat de travail prend fin avec sa résiliation. Il peut être dénoncé moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. Le délai de préavis passe ensuite à trois mois. En principe, le contrat de travail est toujours résilié en fin de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mois;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce point peut cependant être modifié d’un commun accord entre les parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1786ECEC" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3BE7F6" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3E941F" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00417B12">
         <w:t>entre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3AC5353D" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A98460B" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>_____________________ [nom, prénom, adresse]</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
-        <w:t>ci-après l’«employeur»</w:t>
+        <w:t>ci-après l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>’«employeur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC3E883" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CBBE599" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00417B12">
         <w:t>et</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0F63E9BD" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="070AB242" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>_____________________ [nom, prénom, adresse]</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
-        <w:t>ci-après l’«employé»</w:t>
+        <w:t>ci-après l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>’«employé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4065431A" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07CC0DF9" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1270,52 +1556,57 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Activité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42429965" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>L’employé est engagé par l’employeur pour accomplir les tâches suivantes:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">L’employé est engagé par l’employeur pour accomplir les tâches </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>suivantes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="100388FE" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72AB2ED2" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>_____________ [énumération des tâches et lieu de travail]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C30111F" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1454,52 +1745,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Salaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0605F0E3" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>L’employé est rémunéré par un s</w:t>
       </w:r>
       <w:r w:rsidR="0050707D" w:rsidRPr="00417B12">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
-        <w:t>laire horaire calculé comme suit:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">laire horaire calculé comme </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>suit:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2CF6D6B5" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1497B7F8" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
@@ -1551,98 +1847,122 @@
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>- Salaire brut</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>= _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47582295" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>- Cotisations: AVS/AI/APG/AC (6,2</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>Cotisations:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t xml:space="preserve"> AVS/AI/APG/AC (6,2</w:t>
       </w:r>
       <w:r w:rsidR="00912BB1" w:rsidRPr="00417B12">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:t>5%)</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B338EA4" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>- [Variante: indemnité journalière en cas de maladie]</w:t>
+        <w:t>- [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>Variante:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t xml:space="preserve"> indemnité journalière en cas de maladie]</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F3DB42" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>- [Variante: ANP]</w:t>
+        <w:t>- [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>Variante:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t xml:space="preserve"> ANP]</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2F36DC" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="340" w:lineRule="exact"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>- Salaire horaire net</w:t>
       </w:r>
       <w:r w:rsidRPr="00417B12">
         <w:tab/>
@@ -1702,51 +2022,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="40639D36" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Variante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4892FB0E" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t>Il n’est pas souscrit d’assurance indemnité journalière en cas de maladie. L’obligation de versement du salaire est en conséquence régie par les dispositions du Code des obligations concernant le contrat de travail [s’il peut être valablement renoncé au CTT; dans le cas contraire, ce sont les dispositions de ce dernier qui s’appliquent].</w:t>
+        <w:t xml:space="preserve">Il n’est pas souscrit d’assurance indemnité journalière en cas de maladie. L’obligation de versement du salaire est en conséquence régie par les dispositions du Code des obligations concernant le contrat de travail [s’il peut être valablement renoncé au </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t>CTT;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417B12">
+        <w:t xml:space="preserve"> dans le cas contraire, ce sont les dispositions de ce dernier qui s’appliquent].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B62B24" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CA1E2DC" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1816,130 +2144,133 @@
     </w:p>
     <w:p w14:paraId="16612E64" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Versement du salaire en cas de grossesse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293D7BAF" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
+    <w:p w14:paraId="293D7BAF" w14:textId="05A86099" w:rsidR="00481F46" w:rsidRPr="00B12C7E" w:rsidRDefault="00B12C7E" w:rsidP="00B12C7E">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
-      <w:r w:rsidRPr="00417B12">
-        <w:t>En cas de grossesse, le versement du salaire est régi par les dispositions du régime des allocations pour perte de gain (APG).</w:t>
+      <w:r w:rsidRPr="00B12C7E">
+        <w:t>En cas d’incapacité de travail pendant la grossesse, la poursuite du versement du salaire est régie par le point 6 du contrat de travail en question. Après la naissance, la poursuite du versement du salaire est régie par les dispositions des allocations pour perte de gain (APG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BEBBBF" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3559B0" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Résiliation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBEA3D4" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
-        <w:t xml:space="preserve">Le contrat peut être résilié par les deux parties moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. À partir de la dixième année, le délai de préavis passe à trois mois. La résiliation prend effet en fin de mois. </w:t>
+        <w:t xml:space="preserve">Le contrat peut être résilié par les deux parties moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417B12">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">jusqu’à la neuvième année de service. À partir de la dixième année, le délai de préavis passe à trois mois. La résiliation prend effet en fin de mois. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9FF59F" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="369ECD79" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Permis de travail et de séjour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053D666A" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00417B12">
         <w:t>L’employé certifie être en possession d’un permis de séjour et de travail valable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8EA09D" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB4720A" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00417B12" w:rsidRDefault="00481F46" w:rsidP="008F0436">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2152,76 +2483,76 @@
         <w:tab/>
         <w:t>Signature de l’empl</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F6D">
         <w:t>oyé</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00481F46" w:rsidRPr="00112F6D" w:rsidSect="008F0436">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1701" w:header="567" w:footer="737" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2A0848ED" w14:textId="77777777" w:rsidR="007B6D9B" w:rsidRDefault="007B6D9B" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7C001EF9" w14:textId="77777777" w:rsidR="007B6D9B" w:rsidRDefault="007B6D9B" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2238,117 +2569,117 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="448BEBC5" w14:textId="77777777" w:rsidR="008A00FD" w:rsidRDefault="008A00FD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="399BCEEF" w14:textId="77777777" w:rsidR="008A00FD" w:rsidRDefault="008A00FD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18364935" w14:textId="77777777" w:rsidR="008A00FD" w:rsidRDefault="008A00FD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74C5B40E" w14:textId="77777777" w:rsidR="007B6D9B" w:rsidRDefault="007B6D9B" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1ECCED2E" w14:textId="77777777" w:rsidR="007B6D9B" w:rsidRDefault="007B6D9B" w:rsidP="00481F46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="477F6F3E" w14:textId="77777777" w:rsidR="008A00FD" w:rsidRDefault="008A00FD">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="467605D3" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00322C2E" w:rsidRDefault="00452F54" w:rsidP="00481F46">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="467605D3" w14:textId="77777777" w:rsidR="00481F46" w:rsidRPr="00322C2E" w:rsidRDefault="00B12C7E" w:rsidP="00481F46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="61D61C1E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
@@ -2357,62 +2688,62 @@
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM0PowerPlusWaterMarkObject" o:spid="_x0000_s2049" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2764237C" w14:textId="77777777" w:rsidR="00481F46" w:rsidRDefault="00481F46" w:rsidP="00481F46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile1"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A07C2808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3050,140 +3381,145 @@
   <w:num w:numId="1" w16cid:durableId="436678208">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="194658225">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="795029711">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1033380272">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="429081968">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="616064017">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="434711789">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="142"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA1D17"/>
     <w:rsid w:val="000009FF"/>
     <w:rsid w:val="00030AA6"/>
     <w:rsid w:val="000976A3"/>
     <w:rsid w:val="000E2138"/>
     <w:rsid w:val="000F22FE"/>
     <w:rsid w:val="000F34FB"/>
+    <w:rsid w:val="00101B34"/>
     <w:rsid w:val="00112F6D"/>
     <w:rsid w:val="0015488C"/>
     <w:rsid w:val="00166D1D"/>
     <w:rsid w:val="001803EF"/>
     <w:rsid w:val="001969D3"/>
     <w:rsid w:val="00255E61"/>
+    <w:rsid w:val="0029568E"/>
     <w:rsid w:val="0033495A"/>
     <w:rsid w:val="00340729"/>
     <w:rsid w:val="00376BE1"/>
     <w:rsid w:val="003F553F"/>
     <w:rsid w:val="00417B12"/>
     <w:rsid w:val="00452F54"/>
     <w:rsid w:val="00481F46"/>
     <w:rsid w:val="00483D06"/>
     <w:rsid w:val="004B4F2D"/>
     <w:rsid w:val="004C37C2"/>
     <w:rsid w:val="0050707D"/>
     <w:rsid w:val="00550F38"/>
     <w:rsid w:val="00582AFF"/>
+    <w:rsid w:val="005B6105"/>
     <w:rsid w:val="005E028F"/>
     <w:rsid w:val="00624566"/>
     <w:rsid w:val="00717E6D"/>
     <w:rsid w:val="00737F46"/>
     <w:rsid w:val="00744B8C"/>
     <w:rsid w:val="00754B97"/>
     <w:rsid w:val="00773CCE"/>
     <w:rsid w:val="007944AD"/>
     <w:rsid w:val="007B2736"/>
     <w:rsid w:val="007B6D9B"/>
     <w:rsid w:val="00816B7E"/>
     <w:rsid w:val="00860B02"/>
     <w:rsid w:val="00873D39"/>
     <w:rsid w:val="00893BD8"/>
     <w:rsid w:val="008A00FD"/>
     <w:rsid w:val="008F0436"/>
     <w:rsid w:val="00907CFF"/>
     <w:rsid w:val="00912BB1"/>
     <w:rsid w:val="00916363"/>
     <w:rsid w:val="00943287"/>
     <w:rsid w:val="009878B5"/>
     <w:rsid w:val="009A17E6"/>
     <w:rsid w:val="009F20B2"/>
     <w:rsid w:val="009F2938"/>
     <w:rsid w:val="00A445D1"/>
     <w:rsid w:val="00A70DFE"/>
     <w:rsid w:val="00AA5CA4"/>
     <w:rsid w:val="00AB30FC"/>
     <w:rsid w:val="00AB7649"/>
     <w:rsid w:val="00AE007B"/>
     <w:rsid w:val="00B004BE"/>
     <w:rsid w:val="00B0758A"/>
+    <w:rsid w:val="00B12C7E"/>
     <w:rsid w:val="00B26048"/>
     <w:rsid w:val="00B63EAF"/>
     <w:rsid w:val="00BA2C91"/>
     <w:rsid w:val="00C4060A"/>
     <w:rsid w:val="00C53BFA"/>
     <w:rsid w:val="00C74D76"/>
     <w:rsid w:val="00C94071"/>
     <w:rsid w:val="00C97B81"/>
     <w:rsid w:val="00CA1D17"/>
     <w:rsid w:val="00CC08F0"/>
     <w:rsid w:val="00CE72ED"/>
     <w:rsid w:val="00E00CD5"/>
     <w:rsid w:val="00E3140F"/>
     <w:rsid w:val="00E333F1"/>
     <w:rsid w:val="00E479A6"/>
     <w:rsid w:val="00EE53CB"/>
     <w:rsid w:val="00F01F3E"/>
     <w:rsid w:val="00F02E31"/>
     <w:rsid w:val="00F3569F"/>
     <w:rsid w:val="00F54431"/>
     <w:rsid w:val="00F724A3"/>
     <w:rsid w:val="00F73E12"/>
     <w:rsid w:val="00FD15A8"/>
     <w:rsid w:val="00FD2205"/>
     <w:rsid w:val="00FD6554"/>
@@ -3198,51 +3534,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CA428F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D4F7885-0654-45B2-B009-EB4A69946865}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4294,51 +4630,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B004BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B004BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files%20(x86)\Microsoft%20Azure%20Information%20Protection\WatermarkTemplate.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4604,76 +4940,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WatermarkTemplate.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10876</Characters>
+  <Pages>7</Pages>
+  <Words>2108</Words>
+  <Characters>11517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AXA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12833</CharactersWithSpaces>
+  <CharactersWithSpaces>13598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brigitte Imbach</dc:creator>
   <cp:keywords>833155</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VertecActivityId">
     <vt:lpwstr>828332</vt:lpwstr>
   </property>