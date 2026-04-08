--- v0 (2025-10-06)
+++ v1 (2026-04-08)
@@ -7,51 +7,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35E69736" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00080CEF" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A43B17B" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -127,93 +127,116 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>employé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de nettoyage dans les ménages privés est un contrat de travail ordinaire qui intègre les spécificités propres à ce type d’activité. Lors de son établissement, un tel contrat doit respecter aussi bien les prescriptions du Code des obligations et du droit des assurances sociales </w:t>
       </w:r>
       <w:r w:rsidR="00FA0BF1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ainsi </w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>que les contrats-types de travail («CTT») édictés par la Confédération et les cantons. En revanche, les dispositions fédérales relatives au salaire minimum ne s’appliquent pas dès lors que l’employé travaille en moyenne moins de cinq heures par semaine chez le même employeur (ce qui est normalement la règle pour les employés de nettoyage).</w:t>
+        <w:t xml:space="preserve">que les contrats-types de travail </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(«CTT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>») édictés par la Confédération et les cantons. En revanche, les dispositions fédérales relatives au salaire minimum ne s’appliquent pas dès lors que l’employé travaille en moyenne moins de cinq heures par semaine chez le même employeur (ce qui est normalement la règle pour les employés de nettoyage).</w:t>
       </w:r>
       <w:r w:rsidR="00F43D77" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E27062" w14:textId="7B9260BB" w:rsidR="00932650" w:rsidRPr="00414A8C" w:rsidRDefault="0052195D" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les CTT cantonaux concernant l’économie domestique englobent en principe le personnel de nettoyage. Chaque canton</w:t>
       </w:r>
       <w:r w:rsidR="00FA0BF1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dispose d’un CTT relatif aux travailleurs de l’économie domestique (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">état: </w:t>
+        <w:t>état:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0BF1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">décembre </w:t>
       </w:r>
       <w:r w:rsidR="00F43D77" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>). Ces CTT cantonaux règlent des points tels que la durée maximale de travail, les pauses, les congés, les cotisations sociales et les assurances-accidents pour toute personne effectuant des activités domestiques.</w:t>
       </w:r>
       <w:r w:rsidR="00F43D77" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -232,51 +255,65 @@
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="009B08F1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">janvier </w:t>
       </w:r>
       <w:r w:rsidR="00F43D77" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, par voie de l’«Ordonnance sur le contrat-type de travail pour les travailleurs de l’économie domestique», de nouvelles dispositions fédérales instituant une hausse de la rétribution minimale pour le personnel de maison, qui s’appliquent donc aussi aux employés de nettoyage dans les ménages privés. Cette rétribution minimale est valable jusqu’au 31 décembre </w:t>
+        <w:t>, par voie de l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’«Ordonnance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur le contrat-type de travail pour les travailleurs de l’économie domestique», de nouvelles dispositions fédérales instituant une hausse de la rétribution minimale pour le personnel de maison, qui s’appliquent donc aussi aux employés de nettoyage dans les ménages privés. Cette rétribution minimale est valable jusqu’au 31 décembre </w:t>
       </w:r>
       <w:r w:rsidR="00F43D77" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour tous les cantons, à l’exception de Genève. Le canton de Genève est le seul à régler les rétributions minimales dans le cadre du CTT cantonal. La rétribution minimale prévue par la Confédération se limite aux rapports de travail portant sur un taux d’occupation minimum de cinq heures en moyenne par semaine auprès du même employeur. S’il existe, théoriquement, la possibilité de déroger dans un contrat de travail écrit aux dispositions du CTT, il faut toutefois noter que les dispositions explicitement indiquées comme obligatoires ont un caractère contraignant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FE1300" w14:textId="77777777" w:rsidR="00F724C6" w:rsidRPr="00414A8C" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
@@ -319,237 +356,380 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00807D04" w:rsidRPr="00414A8C">
         <w:lastRenderedPageBreak/>
         <w:t>Contenu du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743AEACA" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Le contenu du contrat de travail diffère selon les besoins. Sur le plan de la forme, il doit au moins indiquer:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Le contenu du contrat de travail diffère selon les besoins. Sur le plan de la forme, il doit au moins </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>indiquer:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="134E2DAA" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414A8C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">le prénom, le nom et l’adresse des parties </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prénom, le nom et l’adresse des parties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393A83FD" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414A8C">
-[...3 lines deleted...]
-        <w:t>la date à laquelle débute la relation de travail</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date à laquelle débute la relation de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E6415A" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414A8C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la nature de l’activité convenue et le temps de travail </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nature de l’activité convenue et le temps de travail </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6065D543" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414A8C">
-[...3 lines deleted...]
-        <w:t>le montant de la rémunération et les assurances sociales</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> montant de la rémunération et les assurances sociales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB354B1" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1418"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00414A8C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la date et la signature manuscrite des parties </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date et la signature manuscrite des parties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C4CC9D" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="0062646E" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Punkt1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Certains de ces points sont examinés plus en détail ci-après.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEA735C" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="005D2D40">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Vacances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70585F78" w14:textId="77777777" w:rsidR="00C56393" w:rsidRPr="00414A8C" w:rsidRDefault="00C56393" w:rsidP="002C0048">
-[...13 lines deleted...]
-        <w:t>Conformément au droit des obligations, l’employé a droit habituellement à quatre semaines de vacances par an (ou à cinq semaines dans le cas des travailleurs de moins de vingt ans). Les CTT cantonaux prévoient en règle générale des dispositions plus spécifiques auxquelles il peut être partiellement renoncé dans le contrat. En ce cas, les jours de congé peuvent faire l’objet d’une compensation mensuelle sous forme de salaire si l’employé est rémunéré à l’heure. Le supplément pour indemnité de vacances s’élève alors à 8,33% (quatre semaines) ou 10,63% (cinq semaines) du salaire horaire. À noter que l’option retenue doit être explicitement précisée dans le contrat de travail. En outre, les congés dus ou jours de congé versés doivent apparaître sur la fiche de paie mensuelle.</w:t>
+    <w:p w14:paraId="70585F78" w14:textId="4C4E776D" w:rsidR="00C56393" w:rsidRPr="00497598" w:rsidRDefault="00497598" w:rsidP="00497598">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ce qui concerne le droit aux vacances et leur indemnisation, nous attirons l’attention sur les points </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>suivants:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Conformément au Code des obligations (art. 329</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CO), le salarié a normalement droit à au moins quatre semaines de vacances par an (cinq semaines pour les salariés de moins de 20 ans).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon la jurisprudence constante du Tribunal fédéral, le droit aux vacances doit en principe être pris en nature et être rémunéré pendant la période effective de vacances. Le paiement du salaire afférent aux vacances en supplément du salaire horaire n’est admis qu’à titre exceptionnel. C’est le cas lorsque les périodes de travail sont tellement irrégulières qu’il est quasiment impossible de calculer le salaire afférent aux vacances sur la base des jours de vacances effectivement pris. Dans de tels cas, le contrat de travail doit préciser que le salaire afférent aux vacances sera </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>versée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous forme de supplément de salaire.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dans une telle exception, le supplément pour le salaire afférent aux vacances s’élève à 8,33% pour quatre semaines de vacances et à 10,63% pour cinq semaines de vacances.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497598">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Quelle que soit la forme de rémunération choisie, la part du salaire correspondant aux vacances doit être indiquée de manière claire et transparente sur chaque décompte de salaire mensuel, afin que le salarié puisse voir à tout moment quelle part de son salaire correspond aux vacances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095370A3" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="005D2D40">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Montant du salaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6114E25F" w14:textId="7D74FA48" w:rsidR="007D4C01" w:rsidRPr="00414A8C" w:rsidRDefault="007D4C01" w:rsidP="007D4C01">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
@@ -568,51 +748,79 @@
         <w:t>Depuis le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> janvier 20</w:t>
       </w:r>
       <w:r w:rsidR="009B08F1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, le salaire minimum des employés domestiques, et donc aussi celui des employés de nettoyage dans les ménages privés, est régi par la nouvelle réglementation de la Confédération. Il convient de faire une distinction entre les catégories suivantes: les «employés non qualifiés», les «employés non qualifiés avec au moins quatre ans d’expérience professionnelle» (au moins cinq heures par semaine) et les «employés qualifiés» disposant d’un certificat fédéral de capacité (CFC) ou d’une attestation fédérale de formation professionnelle (AFP). Le salaire minimum brut, sans suppléments pour congés, s’élève à: </w:t>
+        <w:t xml:space="preserve">, le salaire minimum des employés domestiques, et donc aussi celui des employés de nettoyage dans les ménages privés, est régi par la nouvelle réglementation de la Confédération. Il convient de faire une distinction entre les catégories </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>suivantes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les «employés non qualifiés», les «employés non qualifiés avec au moins quatre ans d’expérience professionnelle» (au moins cinq heures par semaine) et les «employés qualifiés» disposant d’un certificat fédéral de capacité (CFC) ou d’une attestation fédérale de formation professionnelle (AFP). Le salaire minimum brut, sans suppléments pour congés, s’élève </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>à:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793D4973" w14:textId="1337538F" w:rsidR="007D4C01" w:rsidRPr="00414A8C" w:rsidRDefault="00F43D77" w:rsidP="007D4C01">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
@@ -869,94 +1077,94 @@
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La responsabilité de déclarer l’employé à la sécurité sociale (assurance vieillesse et survivants, assurance invalidité, assurance pour perte de gain et assurance chômage) et de verser les cotisations incombe à l’employeur. Les cotisations sont assumées pour moitié (6,225%</w:t>
       </w:r>
       <w:r w:rsidR="009B08F1" w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> chacun</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>) par l’employeur et l’employé. Pour ce type d’activité, la procédure de déclaration est très simple et il suffit de déposer un formulaire auprès de la caisse de compensation cantonale.</w:t>
+        <w:t xml:space="preserve">) par l’employeur et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’employé. Pour ce type d’activité, la procédure de déclaration est très simple et il suffit de déposer un formulaire auprès de la caisse de compensation cantonale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D036AE" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="0062646E" w:rsidP="005D2D40">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1560"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Assurance indemnité journalière en cas de maladie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCE7E3D" w14:textId="77777777" w:rsidR="00AA57EC" w:rsidRPr="00414A8C" w:rsidRDefault="00C13241" w:rsidP="00AA57EC">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le CTT de quelques cantons contraint également l’employeur à souscrire une assurance indemnité journalière en cas de maladie. Même si cette disposition, par exemple dans le CTT du canton de Zurich, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">n’est pas obligatoire au niveau légal, il faut toutefois, dans le cas où cette assurance n’est pas souscrite, en faire mention dans le contrat de travail (sauf s’il est intégralement renoncé aux dispositions du CTT). </w:t>
+        <w:t xml:space="preserve">Le CTT de quelques cantons contraint également l’employeur à souscrire une assurance indemnité journalière en cas de maladie. Même si cette disposition, par exemple dans le CTT du canton de Zurich, n’est pas obligatoire au niveau légal, il faut toutefois, dans le cas où cette assurance n’est pas souscrite, en faire mention dans le contrat de travail (sauf s’il est intégralement renoncé aux dispositions du CTT). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CDB982" w14:textId="77777777" w:rsidR="00AA57EC" w:rsidRPr="00414A8C" w:rsidRDefault="00AA57EC" w:rsidP="00AA57EC">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lorsque l’employeur souscrit une telle assurance, celle-ci doit être expressément convenue dans le contrat de travail et octroyer en principe 80% du salaire pendant une période minimale de 720 jours. Les primes sont au moins pour moitié à la charge de l’employeur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675297C6" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="005D2D40">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
@@ -1088,195 +1296,243 @@
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Si la relation de travail se prolonge au-delà d’un mois, l’employeur est tenu d’informer l’employé par écrit sur différents points (art. 330</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CO); d’où la recommandation de fixer le contrat de travail par écrit.</w:t>
+        <w:t xml:space="preserve"> CO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’où la recommandation de fixer le contrat de travail par écrit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36055CBB" w14:textId="77777777" w:rsidR="00D85563" w:rsidRPr="00414A8C" w:rsidRDefault="00D85563" w:rsidP="00BA57E9">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Fin du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C3361F" w14:textId="77777777" w:rsidR="00D85563" w:rsidRPr="00414A8C" w:rsidRDefault="00D85563" w:rsidP="00D85563">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Le contrat de travail prend fin avec sa résiliation. Il peut être dénoncé moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. Le délai de préavis passe ensuite à trois mois. En principe, le contrat de travail est toujours résilié en fin de mois; ce point peut cependant être modifié d’un commun accord entre les parties.</w:t>
+        <w:t xml:space="preserve">Le contrat de travail prend fin avec sa résiliation. Il peut être dénoncé moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. Le délai de préavis passe ensuite à trois mois. En principe, le contrat de travail est toujours résilié en fin de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mois;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce point peut cependant être modifié d’un commun accord entre les parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0001FB" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D58AEEF" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E3BDBDF" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00414A8C">
         <w:t>entre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="296EB3B5" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F0FB5A" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>_____________________ [nom, prénom, adresse]</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:tab/>
-        <w:t>ci-après l’«employeur»</w:t>
+        <w:t>ci-après l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>’«employeur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E761F2" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A547E0" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00414A8C">
         <w:t>et</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47C31060" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21580EF7" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>_____________________ [nom, prénom, adresse]</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:tab/>
-        <w:t>ci-après l’«employé»</w:t>
+        <w:t>ci-après l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>’«employé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A42D646" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01230C48" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Début du contrat de travail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389AD942" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
@@ -1369,52 +1625,57 @@
     <w:p w14:paraId="0BF6ADF4" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Variante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117C23A3" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:t>L’employé est engagé par l’employeur pour accomplir les tâches suivantes:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">L’employé est engagé par l’employeur pour accomplir les tâches </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>suivantes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="626FEE51" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B168BEA" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>_____________ [énumération des tâches et lieu de travail]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B027ED4" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1523,52 +1784,57 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:lastRenderedPageBreak/>
         <w:t>Salaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D97AD67" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:t>L’employé est rémunéré par un solaire horaire calculé comme suit:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">L’employé est rémunéré par un solaire horaire calculé comme </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>suit:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4EE43776" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24308B0D" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1620,103 +1886,127 @@
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>- Salaire brut</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:tab/>
         <w:t>= _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6AEA15" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="007741DD" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:t>- Cotisations: AVS/AI/APG/AC (6,2</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>Cotisations:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t xml:space="preserve"> AVS/AI/APG/AC (6,2</w:t>
       </w:r>
       <w:r w:rsidR="007D4C01" w:rsidRPr="00414A8C">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:t>5%)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:tab/>
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A2FA81" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:t xml:space="preserve">- [Variante: indemnité </w:t>
+        <w:t>- [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>Variante:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t xml:space="preserve"> indemnité </w:t>
       </w:r>
       <w:r w:rsidR="00DE72C8" w:rsidRPr="00414A8C">
         <w:t>journalière en cas de maladie]</w:t>
       </w:r>
       <w:r w:rsidR="00DE72C8" w:rsidRPr="00414A8C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00414A8C">
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E70D64C" w14:textId="3030CB18" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="007741DD" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:t xml:space="preserve">- [Variante: impôt à la source dans le cadre </w:t>
+        <w:t>- [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t>Variante:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00414A8C">
+        <w:t xml:space="preserve"> impôt à la source dans le cadre </w:t>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00414A8C">
         <w:t>de la procédure de décompte simplifiée (5%)]</w:t>
       </w:r>
       <w:r w:rsidR="00080CEF" w:rsidRPr="00414A8C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CE2CFF" w:rsidRPr="00414A8C">
         <w:tab/>
         <w:t>-  _____ francs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D9D442" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>- Salaire horaire net</w:t>
@@ -1846,58 +2136,62 @@
     </w:p>
     <w:p w14:paraId="172F7FF3" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144C4FF7" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Versement du salaire en cas de grossesse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA48388" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4EA48388" w14:textId="691DA239" w:rsidR="00044D52" w:rsidRPr="00054429" w:rsidRDefault="00054429" w:rsidP="00054429">
+      <w:pPr>
         <w:ind w:left="851"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>En cas de grossesse, le versement du salaire est régi par les dispositions du régime des allocations pour perte de gain (APG).</w:t>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054429">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En cas d’incapacité de travail pendant la grossesse, la poursuite du versement du salaire est régie par le point 6 du contrat de travail en question. Après la naissance, la poursuite du versement du salaire est régie par les dispositions des allocations pour perte de gain (APG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1856D937" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D7E088" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Résiliation</w:t>
       </w:r>
@@ -1911,85 +2205,85 @@
       <w:r w:rsidRPr="00414A8C">
         <w:t>Le contrat peut être résilié par les deux parties moyennant un préavis d’un mois pendant la première année de service et de deux mois à partir de la deuxième année jusqu’à la neuvième année de service. À partir de la dixième année, le délai de préavis passe à trois mois. La résiliation peut prendre effet en fin de mois.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C6B1B1" w14:textId="77777777" w:rsidR="00F724C6" w:rsidRPr="00414A8C" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259B8A73" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
+        <w:lastRenderedPageBreak/>
         <w:t>Permis de travail et de séjour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1B2BA0" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>L’employé certifie être en possession d’un permis de séjour et de travail valable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C658EC3" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F22AF6D" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
-        <w:lastRenderedPageBreak/>
         <w:t>Modifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B0A13F" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00414A8C">
         <w:t>Toute modification apportée au présent contrat doit être faite par écrit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6326ADA6" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00414A8C" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE0A93F" w14:textId="77777777" w:rsidR="000B0B95" w:rsidRPr="00414A8C" w:rsidRDefault="000B0B95" w:rsidP="00F43D77">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2149,72 +2443,72 @@
         <w:rPr>
           <w:color w:val="92D050"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D26B894" w14:textId="77777777" w:rsidR="00CF561F" w:rsidRPr="00080CEF" w:rsidRDefault="00CF561F" w:rsidP="00044D52"/>
     <w:sectPr w:rsidR="00CF561F" w:rsidRPr="00080CEF" w:rsidSect="00BB324D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1701" w:header="1134" w:footer="624" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="061FBF51" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFB3855" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1966DE8B" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7440DB" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2272,109 +2566,109 @@
   </w:font>
   <w:font w:name="Frutiger Neue Italic">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="209C4CB1" w14:textId="77777777" w:rsidR="00FA0BF1" w:rsidRDefault="00FA0BF1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E4F3DFA" w14:textId="77777777" w:rsidR="00FA0BF1" w:rsidRDefault="00FA0BF1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78388912" w14:textId="77777777" w:rsidR="00FA0BF1" w:rsidRDefault="00FA0BF1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2183AB9B" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
     <w:p w14:paraId="535B28BB" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="245144E9" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
     <w:p w14:paraId="5CCD5F4E" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="7934B6F8" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
     <w:p w14:paraId="765C31E4" w14:textId="77777777" w:rsidR="00573813" w:rsidRDefault="00573813"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1814B6D4" w14:textId="77777777" w:rsidR="00FA0BF1" w:rsidRDefault="00FA0BF1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11A3E6D8" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="004258F7" w:rsidP="00322C2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11A3E6D8" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="00054429" w:rsidP="00322C2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="3314DA91">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
@@ -2383,61 +2677,61 @@
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM0PowerPlusWaterMarkObject" o:spid="_x0000_s1025" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A60CB83" w14:textId="77777777" w:rsidR="00FA0BF1" w:rsidRDefault="00FA0BF1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61267E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6649,130 +6943,133 @@
   <w:num w:numId="39" w16cid:durableId="1786651326">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="485245111">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1759524711">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="496192650">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="117770440">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2136943252">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="724567857">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="278"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Adressfelder" w:val="ja"/>
     <w:docVar w:name="MandFCount" w:val="1"/>
     <w:docVar w:name="MANDFName1" w:val="&lt;@STA.MandName@&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E11E43"/>
     <w:rsid w:val="000156AE"/>
     <w:rsid w:val="00020B94"/>
     <w:rsid w:val="00044D52"/>
     <w:rsid w:val="00051604"/>
+    <w:rsid w:val="00054429"/>
     <w:rsid w:val="00080CEF"/>
     <w:rsid w:val="0008116F"/>
     <w:rsid w:val="000B0B95"/>
     <w:rsid w:val="00134A61"/>
     <w:rsid w:val="00141AC1"/>
     <w:rsid w:val="001B07DB"/>
     <w:rsid w:val="001B3B07"/>
     <w:rsid w:val="001D4E69"/>
     <w:rsid w:val="00217D4A"/>
     <w:rsid w:val="00222792"/>
     <w:rsid w:val="00230BCE"/>
     <w:rsid w:val="00240E27"/>
     <w:rsid w:val="002446BE"/>
+    <w:rsid w:val="0029568E"/>
     <w:rsid w:val="002B2C5F"/>
     <w:rsid w:val="002B6CA0"/>
     <w:rsid w:val="002C0048"/>
     <w:rsid w:val="002C3F49"/>
     <w:rsid w:val="002C3F95"/>
     <w:rsid w:val="002E490D"/>
     <w:rsid w:val="00300BFB"/>
     <w:rsid w:val="00322C2E"/>
     <w:rsid w:val="0032586E"/>
     <w:rsid w:val="00330FE3"/>
     <w:rsid w:val="003527D4"/>
     <w:rsid w:val="003A2762"/>
     <w:rsid w:val="00412E5E"/>
     <w:rsid w:val="00414A8C"/>
     <w:rsid w:val="004258F7"/>
     <w:rsid w:val="00447CEE"/>
     <w:rsid w:val="00480A74"/>
     <w:rsid w:val="00484F4E"/>
+    <w:rsid w:val="00497598"/>
     <w:rsid w:val="004979CA"/>
     <w:rsid w:val="004D088E"/>
     <w:rsid w:val="004D1E7C"/>
     <w:rsid w:val="005113FA"/>
     <w:rsid w:val="0052195D"/>
     <w:rsid w:val="0052486F"/>
     <w:rsid w:val="0052523E"/>
     <w:rsid w:val="00573813"/>
     <w:rsid w:val="0057525C"/>
     <w:rsid w:val="005D2D40"/>
     <w:rsid w:val="00601F85"/>
     <w:rsid w:val="0061418C"/>
     <w:rsid w:val="006222A4"/>
     <w:rsid w:val="0062646E"/>
     <w:rsid w:val="006275B0"/>
     <w:rsid w:val="00646B3E"/>
     <w:rsid w:val="00670D57"/>
     <w:rsid w:val="006765F9"/>
     <w:rsid w:val="0069435B"/>
     <w:rsid w:val="006A040E"/>
     <w:rsid w:val="006A128A"/>
     <w:rsid w:val="006A7E6B"/>
     <w:rsid w:val="006B55B1"/>
     <w:rsid w:val="006D2C3E"/>
     <w:rsid w:val="007366AA"/>
@@ -6789,50 +7086,51 @@
     <w:rsid w:val="007D4E7B"/>
     <w:rsid w:val="007E3E7A"/>
     <w:rsid w:val="00807D04"/>
     <w:rsid w:val="00837CC9"/>
     <w:rsid w:val="00845821"/>
     <w:rsid w:val="008460B1"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="00881762"/>
     <w:rsid w:val="00890243"/>
     <w:rsid w:val="00893FAE"/>
     <w:rsid w:val="008C53D0"/>
     <w:rsid w:val="008E2D5F"/>
     <w:rsid w:val="009039B2"/>
     <w:rsid w:val="00903E6A"/>
     <w:rsid w:val="00920401"/>
     <w:rsid w:val="009218CB"/>
     <w:rsid w:val="00925784"/>
     <w:rsid w:val="00932650"/>
     <w:rsid w:val="009414A9"/>
     <w:rsid w:val="0096216F"/>
     <w:rsid w:val="00972C9F"/>
     <w:rsid w:val="00982FD7"/>
     <w:rsid w:val="00987B36"/>
     <w:rsid w:val="009922DC"/>
     <w:rsid w:val="009B08F1"/>
+    <w:rsid w:val="009B62A3"/>
     <w:rsid w:val="009D008A"/>
     <w:rsid w:val="009D5C15"/>
     <w:rsid w:val="009D688A"/>
     <w:rsid w:val="009E0CCB"/>
     <w:rsid w:val="00A30050"/>
     <w:rsid w:val="00A37182"/>
     <w:rsid w:val="00A73E6A"/>
     <w:rsid w:val="00A86020"/>
     <w:rsid w:val="00AA57EC"/>
     <w:rsid w:val="00AC088D"/>
     <w:rsid w:val="00AC793A"/>
     <w:rsid w:val="00AF17E0"/>
     <w:rsid w:val="00B05751"/>
     <w:rsid w:val="00B316A6"/>
     <w:rsid w:val="00B412BD"/>
     <w:rsid w:val="00B73909"/>
     <w:rsid w:val="00BA1DB6"/>
     <w:rsid w:val="00BA5561"/>
     <w:rsid w:val="00BA57E9"/>
     <w:rsid w:val="00BB324D"/>
     <w:rsid w:val="00BD0210"/>
     <w:rsid w:val="00BD5AA2"/>
     <w:rsid w:val="00C13241"/>
     <w:rsid w:val="00C376FB"/>
     <w:rsid w:val="00C43A0C"/>
@@ -6841,97 +7139,98 @@
     <w:rsid w:val="00C61924"/>
     <w:rsid w:val="00C72A4F"/>
     <w:rsid w:val="00CA5B76"/>
     <w:rsid w:val="00CE2CFF"/>
     <w:rsid w:val="00CE4480"/>
     <w:rsid w:val="00CF467C"/>
     <w:rsid w:val="00CF561F"/>
     <w:rsid w:val="00D011F5"/>
     <w:rsid w:val="00D06B83"/>
     <w:rsid w:val="00D31C50"/>
     <w:rsid w:val="00D345EA"/>
     <w:rsid w:val="00D80F57"/>
     <w:rsid w:val="00D810E0"/>
     <w:rsid w:val="00D85563"/>
     <w:rsid w:val="00D87162"/>
     <w:rsid w:val="00D93779"/>
     <w:rsid w:val="00DA2FD0"/>
     <w:rsid w:val="00DB64F4"/>
     <w:rsid w:val="00DE06D3"/>
     <w:rsid w:val="00DE72C8"/>
     <w:rsid w:val="00E01FE5"/>
     <w:rsid w:val="00E11E43"/>
     <w:rsid w:val="00E149A3"/>
     <w:rsid w:val="00E304EF"/>
     <w:rsid w:val="00E6061B"/>
+    <w:rsid w:val="00E61A20"/>
     <w:rsid w:val="00EC22AC"/>
     <w:rsid w:val="00EE32C5"/>
     <w:rsid w:val="00EE77FB"/>
     <w:rsid w:val="00F04138"/>
     <w:rsid w:val="00F235E3"/>
     <w:rsid w:val="00F36248"/>
     <w:rsid w:val="00F439F7"/>
     <w:rsid w:val="00F43D77"/>
     <w:rsid w:val="00F46B7F"/>
     <w:rsid w:val="00F54B52"/>
     <w:rsid w:val="00F63035"/>
     <w:rsid w:val="00F724C6"/>
     <w:rsid w:val="00FA0BF1"/>
     <w:rsid w:val="00FD3CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3E1951B6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D08966AB-7CCC-4DEC-9E8E-36C1EEACD1C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -8037,51 +8336,51 @@
     <w:qFormat/>
     <w:rsid w:val="00C43A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Neue Italic" w:hAnsi="Frutiger Neue Italic" w:hint="default"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE2CFF"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="006699"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="283393979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="351732056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9593,75 +9892,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WatermarkTemplate.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1941</Words>
-  <Characters>10560</Characters>
+  <Words>2065</Words>
+  <Characters>11193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arbeitsvertrag Reinigungsfachkraft</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Probst Rechtsanwälte</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12477</CharactersWithSpaces>
+  <CharactersWithSpaces>13232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Arbeitsvertrag Reinigungsfachkraft</dc:title>
   <dc:subject>DTYP:;SPRACHE:Deutsch;AKOP:-1;DAUER:0;;WSTATE:;DSTATE:;OWNER:;VERSION:</dc:subject>
   <dc:creator>Lynn Grob</dc:creator>
   <cp:keywords>834548</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FI_KEY">
     <vt:lpwstr>0000085599</vt:lpwstr>