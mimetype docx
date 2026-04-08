--- v0 (2025-10-01)
+++ v1 (2026-04-08)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="19052518" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rechtslage</w:t>
       </w:r>
@@ -354,76 +354,74 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="008357FD" w:rsidRPr="00CB2512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="002964A4" w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> für alle Kantone, mit Ausnahme von Genf, gültig. Der Kanton Genf ist der einzige Kanton, welcher im kantonalen NAV die Mindestlöhne regelt. Die vom Bund vorgeschriebenen Mindestlöhne gelten nur bei Arbeitsverhältnissen mit einem Mindestbeschäftigungsgrad von durchschnittlich 5 Stunden pro Woche beim gleichen Arbeitgeber. In einem schriftlichen Arbeitsvertrag kann zwar grundsätzlich von den Bestimmungen des NAV abgewichen werden, allerdings gilt es zu beachten, dass ausdrücklich als zwingend deklarierte Bestimmungen nicht wegbedungen werden können.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AE1B5A" w14:textId="77777777" w:rsidR="00F724C6" w:rsidRPr="00B97F18" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
+    <w:p w14:paraId="50AE1B5A" w14:textId="0A76348F" w:rsidR="00F724C6" w:rsidRPr="00B97F18" w:rsidRDefault="00F724C6" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A0267" w:rsidRPr="00B97F18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mustervertrag basiert,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> auf den vom Gesetz verlangten Mindestanforderungen des Kantons Zürich, wobei der NAV vertraglich ausgeschlossen wird. Der Mustervertrag kann auch in den meisten anderen Kantonen verwendet werden, zu beachten ist aber, dass bestimmte NAV-Bestimmungen der einzelnen Kantone vertraglich zwingend sind und damit nicht ausgeschlossen werden können. Die NAV sind bei der Gesetzessammlung der Kantone jeweils online abrufbar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425C2B9B" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aus Gründen der Lesbarkeit wird im Mustervertrag nur die männliche Form berücksichtigt.</w:t>
       </w:r>
@@ -642,66 +640,63 @@
     </w:p>
     <w:p w14:paraId="6894B314" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ferien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA6E487" w14:textId="77777777" w:rsidR="00C56393" w:rsidRPr="00B97F18" w:rsidRDefault="00C56393" w:rsidP="002C0048">
-[...14 lines deleted...]
-        <w:t>Der Arbeitnehmer hat gemäss Obligationenrecht üblicherweise Anspruch auf 4 Wochen Ferien pro Jahr (bzw. 5 Wochen für unter 20-jährige). Die NAV der Kantone haben in der Regel weitergehende Ferienregelungen, welche zum Teil vertraglich wegbedungen werden können. Ist dies der Fall, kann der Anspruch auf Ferien monatlich mit Lohn abgegolten werden, sofern der Arbeitnehmer im Stundenlohn beschäftigt ist. Der Zuschlag für das Feriengeld beträgt in dem Fall 8.33 % (4 Wochen), bzw. 10.63 % (5 Wochen) des Stundenlohns. Es gilt zu beachten, dass die gewählte Regelung für das Feriengeld explizit im Arbeitsvertrag vereinbart werden muss. Weiter ist in der monatlichen Lohnabrechnung das Ferienguthaben, bzw. der ausbezahlte Ferienanteil aufzuführen.</w:t>
+    <w:p w14:paraId="0CD0D70B" w14:textId="06E1F2F7" w:rsidR="0030712A" w:rsidRPr="0030712A" w:rsidRDefault="0030712A" w:rsidP="0030712A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030712A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bezüglich des Ferienanspruchs und dessen Abgeltung weisen wir auf folgende Punkte hin: Der Arbeitnehmer hat gemäss Obligationenrecht (Art. 329a OR) üblicherweise Anspruch auf mindestens vier Wochen Ferien pro Jahr (bzw. fünf Wochen für Arbeitnehmende unter 20 Jahren). Gemäss konstanter Rechtsprechung des Bundesgerichts muss der Ferienanspruch grundsätzlich in natura bezogen und während des tatsächlichen Ferienbezugs entlöhnt werden. Eine Abgeltung des Ferienlohns als Zuschlag zum Stundenlohn ist nur in Ausnahmefällen zulässig. Dies ist dann der Fall, wenn die Arbeitseinsätze derart unregelmässig sind, dass eine Berechnung des Ferienlohns beim tatsächlichen Ferienbezug kaum möglich ist. In solchen Fällen muss die Vereinbarung über die Abgeltung des Ferienlohns als Zuschlag explizit im Arbeitsvertrag festgehalten werden. Ist eine solche Ausnahme gegeben, beträgt der Zuschlag für den Ferienlohn 8.33 % für vier Wochen Ferien bzw. 10.63 % für fünf Wochen Ferien. Unabhängig von der gewählten Abgeltungsform muss der Ferienlohnanteil auf jeder monatlichen Lohnabrechnung klar und transparent ausgewiesen werden, damit der Arbeitnehmer jederzeit nachvollziehen kann, welcher Anteil des Lohns den Ferienlohn darstellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C99D5DA" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Höhe des </w:t>
       </w:r>
@@ -1313,78 +1308,78 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00AA57EC" w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krankentaggeldversicherung nicht abgeschlossen wird (sofern der NAV nicht gänzlich ausgeschlossen wird).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED6A570" w14:textId="77777777" w:rsidR="00AA57EC" w:rsidRPr="00B97F18" w:rsidRDefault="00AA57EC" w:rsidP="00AA57EC">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schliesst der Arbeitgeber eine Krankentaggeldversicherung ab, muss diese im Arbeitsvertrag ausdrücklich vereinbart sein und </w:t>
       </w:r>
       <w:r w:rsidR="00C13241" w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">grundsätzlich </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>80% des Lohnes während mindestens 720 Tagen gewähren. Die Prämien sind mindestens zur Hälfte vom Arbeitgeber zu tragen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B95A79C" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="0052195D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
-        <w:lastRenderedPageBreak/>
         <w:t>Unfallversicherung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074BD122" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard1"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Arbeitgeber ist in </w:t>
       </w:r>
       <w:r w:rsidR="002964A4" w:rsidRPr="00B97F18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2360,58 +2355,57 @@
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F62EF05" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="002964A4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lohnfortzahlung bei Schwangerschaft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01786AC9" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
-[...6 lines deleted...]
-        <w:t>Bei einer Schwangerschaft richtet sich die Lohnfortzahlung nach den Bestimmungen der Erwerbsersatzordnung (EO).</w:t>
+    <w:p w14:paraId="01786AC9" w14:textId="11D65FB7" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="0032201A" w:rsidP="0032201A">
+      <w:pPr>
+        <w:pStyle w:val="PRAStandard1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032201A">
+        <w:t>Bei einer Arbeitsunfähigkeit während der Schwangerschaft richtet sich die Lohnfortzahlung nach Punkt 6 des vorliegenden Arbeitsvertrages. Nach der Geburt richtet sich die Lohnfortzahlung nach den Bestimmungen der Erwerbsersatzordnung (EO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A55DF1" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="00044D52">
       <w:pPr>
         <w:pStyle w:val="PRAStandard0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A118D83" w14:textId="77777777" w:rsidR="00044D52" w:rsidRPr="00B97F18" w:rsidRDefault="00044D52" w:rsidP="002964A4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97F18">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -2684,79 +2678,79 @@
       </w:r>
       <w:r w:rsidRPr="00B97F18">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B97F18">
         <w:tab/>
         <w:t>Unterschrift Arbeitnehmer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EA8524" w14:textId="77777777" w:rsidR="00CF561F" w:rsidRPr="00AA57EC" w:rsidRDefault="00CF561F" w:rsidP="00044D52"/>
     <w:sectPr w:rsidR="00CF561F" w:rsidRPr="00AA57EC" w:rsidSect="008579EB">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1701" w:header="1134" w:footer="624" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2EA22CAC" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9897D4" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F7CBF99" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCF550F" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1EE3F376" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2814,79 +2808,79 @@
   </w:font>
   <w:font w:name="Frutiger Neue Italic">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="330733A7" w14:textId="77777777" w:rsidR="00D6152F" w:rsidRDefault="00D6152F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D4E8311" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
     <w:p w14:paraId="3806DCDF" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0A19B5EC" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
     <w:p w14:paraId="1764E5B2" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="06FD02D9" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
     <w:p w14:paraId="3362FB60" w14:textId="77777777" w:rsidR="00063D7A" w:rsidRDefault="00063D7A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18F7C477" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="00000000" w:rsidP="00322C2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18F7C477" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRPr="00322C2E" w:rsidRDefault="0032201A" w:rsidP="00322C2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="068C6E8B">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
@@ -2895,97 +2889,97 @@
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM0PowerPlusWaterMarkObject" o:spid="_x0000_s1025" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4002798C" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="00000000" w:rsidP="00322C2E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4002798C" w14:textId="77777777" w:rsidR="00412E5E" w:rsidRDefault="0032201A" w:rsidP="00322C2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:pict w14:anchorId="54796BC3">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="MSIPWM1PowerPlusWaterMarkObject" o:spid="_x0000_s1026" type="#_x0000_t136" alt="{&quot;HashCode&quot;:1162763175,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:-999995.0,&quot;Left&quot;:-999995.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:15.35pt;height:2.5pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" stroked="f">
           <v:textpath style="font-family:&quot;arial&quot;;font-size:2pt" string="##ch_internal##"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61267E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7194,52 +7188,52 @@
   <w:num w:numId="38" w16cid:durableId="894045228">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="393087037">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="705377729">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2085760773">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2133359993">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1402211020">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1609852078">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="278"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -7259,116 +7253,122 @@
   <w:docVars>
     <w:docVar w:name="Adressfelder" w:val="ja"/>
     <w:docVar w:name="MandFCount" w:val="1"/>
     <w:docVar w:name="MANDFName1" w:val="&lt;@STA.MandName@&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E11E43"/>
     <w:rsid w:val="00044D52"/>
     <w:rsid w:val="00051604"/>
     <w:rsid w:val="00063D7A"/>
     <w:rsid w:val="0008116F"/>
     <w:rsid w:val="00083B7A"/>
     <w:rsid w:val="000B0B95"/>
     <w:rsid w:val="00134A61"/>
     <w:rsid w:val="00141AC1"/>
     <w:rsid w:val="001B07DB"/>
     <w:rsid w:val="001B3B07"/>
     <w:rsid w:val="001D3096"/>
     <w:rsid w:val="001D4E69"/>
     <w:rsid w:val="00217D4A"/>
     <w:rsid w:val="00222792"/>
     <w:rsid w:val="00230BCE"/>
     <w:rsid w:val="00235EA5"/>
     <w:rsid w:val="00240E27"/>
     <w:rsid w:val="002446BE"/>
+    <w:rsid w:val="0029568E"/>
     <w:rsid w:val="002964A4"/>
     <w:rsid w:val="002B2C5F"/>
     <w:rsid w:val="002B6CA0"/>
     <w:rsid w:val="002C0048"/>
     <w:rsid w:val="002C3F95"/>
+    <w:rsid w:val="0030712A"/>
+    <w:rsid w:val="0032201A"/>
     <w:rsid w:val="00322C2E"/>
     <w:rsid w:val="0032586E"/>
     <w:rsid w:val="00330FE3"/>
     <w:rsid w:val="003527D4"/>
     <w:rsid w:val="0037051B"/>
     <w:rsid w:val="00393446"/>
     <w:rsid w:val="003A2762"/>
     <w:rsid w:val="00412E5E"/>
     <w:rsid w:val="00447CEE"/>
     <w:rsid w:val="00480A74"/>
     <w:rsid w:val="00484F4E"/>
     <w:rsid w:val="004979CA"/>
+    <w:rsid w:val="004A0267"/>
     <w:rsid w:val="004D088E"/>
     <w:rsid w:val="004D1E7C"/>
     <w:rsid w:val="005113FA"/>
     <w:rsid w:val="0052195D"/>
     <w:rsid w:val="0052486F"/>
     <w:rsid w:val="0052523E"/>
     <w:rsid w:val="0057525C"/>
     <w:rsid w:val="005E7EAD"/>
     <w:rsid w:val="00601F85"/>
     <w:rsid w:val="0061418C"/>
     <w:rsid w:val="006222A4"/>
     <w:rsid w:val="0062646E"/>
     <w:rsid w:val="006275B0"/>
+    <w:rsid w:val="00643A2C"/>
     <w:rsid w:val="00646B3E"/>
     <w:rsid w:val="00670D57"/>
     <w:rsid w:val="006765F9"/>
     <w:rsid w:val="0069435B"/>
     <w:rsid w:val="006A040E"/>
     <w:rsid w:val="006A128A"/>
     <w:rsid w:val="006A7E6B"/>
     <w:rsid w:val="006B55B1"/>
     <w:rsid w:val="006B5C43"/>
     <w:rsid w:val="006D2C3E"/>
     <w:rsid w:val="00700C79"/>
     <w:rsid w:val="007366AA"/>
     <w:rsid w:val="00737A72"/>
     <w:rsid w:val="00764CF8"/>
     <w:rsid w:val="00767FA4"/>
     <w:rsid w:val="007741DD"/>
     <w:rsid w:val="007756CC"/>
     <w:rsid w:val="00785827"/>
     <w:rsid w:val="0079265C"/>
     <w:rsid w:val="007A64DA"/>
     <w:rsid w:val="007A66B3"/>
     <w:rsid w:val="007B0C78"/>
     <w:rsid w:val="007D4E7B"/>
     <w:rsid w:val="007E3E7A"/>
     <w:rsid w:val="007F3270"/>
     <w:rsid w:val="008357FD"/>
     <w:rsid w:val="00837CC9"/>
     <w:rsid w:val="00845821"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="008659B6"/>
     <w:rsid w:val="00881762"/>
     <w:rsid w:val="00890243"/>
     <w:rsid w:val="00893FAE"/>
     <w:rsid w:val="008B3846"/>
     <w:rsid w:val="008C53D0"/>
     <w:rsid w:val="008E2D5F"/>
+    <w:rsid w:val="008E643F"/>
     <w:rsid w:val="009039B2"/>
     <w:rsid w:val="00903E6A"/>
     <w:rsid w:val="009218CB"/>
     <w:rsid w:val="00932650"/>
     <w:rsid w:val="009414A9"/>
     <w:rsid w:val="0096216F"/>
     <w:rsid w:val="00972C9F"/>
     <w:rsid w:val="00982FD7"/>
     <w:rsid w:val="00987B36"/>
     <w:rsid w:val="00992002"/>
     <w:rsid w:val="009A5757"/>
     <w:rsid w:val="009D008A"/>
     <w:rsid w:val="009D1F73"/>
     <w:rsid w:val="009D5C15"/>
     <w:rsid w:val="009D688A"/>
     <w:rsid w:val="009E0CCB"/>
     <w:rsid w:val="00A30050"/>
     <w:rsid w:val="00A37182"/>
     <w:rsid w:val="00A73E6A"/>
     <w:rsid w:val="00A86020"/>
     <w:rsid w:val="00AA57EC"/>
     <w:rsid w:val="00AC088D"/>
     <w:rsid w:val="00AC793A"/>
     <w:rsid w:val="00AF17E0"/>
     <w:rsid w:val="00B05751"/>
@@ -7437,51 +7437,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0829C6F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CA396C4-5A25-4022-B216-029DBCB9AE62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -8591,51 +8591,51 @@
     <w:qFormat/>
     <w:rsid w:val="00C43A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Neue Italic" w:hAnsi="Frutiger Neue Italic" w:hint="default"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE2CFF"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="006699"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="283393979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="351732056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10458,75 +10458,75 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{985AB02F-8ADF-488D-898C-66C22D2C89E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3537AC94-0964-40C5-B912-0C21F0F596AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a4e02764-2755-4ce1-9aa4-ef525ed914bf"/>
     <ds:schemaRef ds:uri="fd78d3f3-8b14-4bf1-a3fd-51e9686f12d1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WatermarkTemplate.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1589</Words>
-  <Characters>10017</Characters>
+  <Words>1563</Words>
+  <Characters>10650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arbeitsvertrag Reinigungsfachkraft</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Probst Rechtsanwälte</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11583</CharactersWithSpaces>
+  <CharactersWithSpaces>12189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Arbeitsvertrag Reinigungsfachkraft</dc:title>
   <dc:subject>DTYP:;SPRACHE:Deutsch;AKOP:-1;DAUER:0;;WSTATE:;DSTATE:;OWNER:;VERSION:</dc:subject>
   <dc:creator>Lynn Grob</dc:creator>
   <cp:keywords>834548</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FI_KEY">
     <vt:lpwstr>0000085599</vt:lpwstr>